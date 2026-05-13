--- v0 (2025-12-22)
+++ v1 (2026-05-13)
@@ -54,1639 +54,1639 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Guel</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_001-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_001-2021.pdf</t>
   </si>
   <si>
     <t>Sirvo-me da presente, com base art. 109 do Regimento Interno, para sugerir ao Prefeito do Município, Sr. Marinaldo Rosendo de Albuquerque, que faça todos os esforços possíveis e necessários para repassar aos profissionais da saúde que exerceram suas funções no período que compreende de outubro a dezembro do ano de 2020, o percentual do PMAQ que os mesmos têm direito, relativos ao referido trimestre, tendo vista que o mencionado recurso foi depositado pelo Governo Federal na conta do Município e encontra-se disponível para a efetivação do repasse.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Fellipe Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_002-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_002-2021.pdf</t>
   </si>
   <si>
     <t>o vereador que o presente subscreve, com assento nesta casa legislativa usando de suas atribuições que o cargo lhe confere, depois de ouvido o_x000D_
 plenário e cumpridas às formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao prefeito da cidade, o Exmo. Sr. Marinaldo_x000D_
 Rosendo de Albuquerque, Indicando-lhe a regulamentação da obrigatoriedade do transporte público gratuito para estudantes_x000D_
 universitários em nosso município.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_003-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_003-2021.pdf</t>
   </si>
   <si>
     <t>Sirvo-me da presente, com base no art. 109 do Regimento Interno, para sugerir ao Exmo. Prefeito deste município, Sr. Marinaldo Rosendo de Albuquerque que faça todos os esforços possíveis e necessários para construir um posto de saúde para a comunidade de Santa Ana e bairros adjacentes. Observamos a importância da escolha do local para que seja de fácil acesso a todos os moradores que serão atendidos pelo futuro posto.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Risalva Brandão</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_004-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_004-2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora Risalva Brandão Rodrigues, no uso de suas atribuições que lhe confere do Regimento desta Casa INDICA à Mesa Diretora, ouvido o Plenário e respeitadas às formalidades regimentais, que seja feito um veemente apelo ao Exmo. Prefeito deste Município, Sr. MARINALDO ROSENDO DE ALBUQUERQUE, junto a Secretária de Finanças e Orçamentos, para que se faça um estudo no orçamento e vejam a possibilidade de pagarem o 13° salário dos contratados do nosso município.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_005-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_005-2021.pdf</t>
   </si>
   <si>
     <t>Sirvo-me da presente, com base no art. 109 do Regimento Interno, para sugerir ao . Exmo.--Prefeito- deste- município, Sr.-Marinaldo Rosendo de Albuquerque , que encaminhe um ofício à CELPE(Companhia Energética de Pernambuco), demonstrando que o nosso município tem o interesse em receber doações· da NEOENERGIA, ·tendo em vista que a mencionada empresa está fazendo doações, através da CELPE, de respiradores, geladeiras para-armazenar vacinas e lâmpadas com baixo consumo de-energia para todas as unidades de saúde aos municípios que fizerem a- devida solicitação.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_006-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_006-2021.pdf</t>
   </si>
   <si>
     <t>Sirvo-me da presente, com base no art. 109 do Regimento Interno, para sugerir ao Exmo. Prefeito do município, Sr. Marinaldo Rosendo de Albuquerque, que faça todos os esforços possíveis e necessários para convocar os Guardas Municipais aprovados no concurso público realizado no ano de 2012, que visava o provimento de cinquenta vagas para o mencionado cargo e que já se encontra devidamente homologado desde o ano passado.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_007-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_007-2021.pdf</t>
   </si>
   <si>
     <t>Sirvo-me da presente, com base no art. 109 do Regimento Interno, para sugerir ao Exmo. Prefeito do município, Sr. Marinaldo Rosendo de Albuquerque, que faça todos os esforços possíveis e necessários para aderir ao consórcio que está sendo formado pela Frente Nacional dos Prefeitos(FNP) para a compra de vacinas contra a COVID-19, tendo em vista que os prefeitos que ainda não integram a lista podem se manifestar até a próxima sexta (05/03).</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_008-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_008-2021.pdf</t>
   </si>
   <si>
     <t>Sirvo-me da presente, com base no art. 109 do Regimento Interno, para sugerir ao Exmo. Prefeito deste município, Sr. Marinaldo Rosendo de Albuquerque, que faça todos os esforços possíveis e necessários no sentido de utilizar parte dos recursos do MAC para a reabertura da ala exclusiva para o tratamento de pacientes com suspeita de COVID-19, com leitos de retaguarda e sala vermelha exclusiva para as pessoas diagnosticadas com o novo coronavirus.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/68/indicacao_009-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/68/indicacao_009-2021.pdf</t>
   </si>
   <si>
     <t>Sirvo-me da presente, com base no art. 109 do Regimento Interno, para sugerir ao Exmo. Prefeito deste município, Sr. Marinaldo Rosendo de Albuquerque, que faça todos os esforços possíveis e necessários para aderir ao Consórcio Intermunicipal de Segurança Pública e Defesa Social de Pernambuco (Conseg/PE), objetivando, dentre outras coisas, a liberação de recursos para as mais diversas ações da nossa Secretaria Municipal de Defesa Social.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_010-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_010-2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora Risalva Brandão Rodrigues, no uso de suas atribuições que lhe confere do Regimento desta Casa INDICA à Mesa Diretora, ouvido o Plenário_x000D_
 e respeitadas às formalidades regimentais, que seja feito um veemente apelo ao Exmo. Prefeito deste Município, Sr. MARINALDO ROSENDO DE_x000D_
 ALBUQUERQUE, junto a Secretária de Saúde, para que estes profissionais da Educação sejam inclusos na lista de prioridade de vacinação contra a Covid-19.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_011-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_011-2021.pdf</t>
   </si>
   <si>
     <t>o Vereador que o presente subscreve, com assento nesta Casa Legislativa usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e_x000D_
 cumpridas as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Exmo. Sr. Marinaldo Rosendo de Albuquerque com cópia o_x000D_
 Secretário de Cultura e Eventos o Sr. Daniel Oliveira, indicando-lhes a Regulamentação, normatização e operacionalização de um São João Digital, no âmbito do Município de Timbaúba Solicito ao Poder Executivo através do órgão competente, que elabore Projeto de Lei nos moldes do anteprojeto de Lei que acompanha a presente indicação e envie a esta Casa Legislativa para apreciação.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_012-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_012-2021.pdf</t>
   </si>
   <si>
     <t>o Vereador que o' presente subscreve, com assento nesta Casa Legislativa usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e cumpridas as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Exmo. Sr. Marinaldo Rosendo de Albuquerque, Prefeito do município, com cópia a Sra. Secretária de Saúde, Marileide Rosendo, bem como o Sr. Secretário de Cultura, Eventos, Esportes e Lazer, Daniel Oliveira, indicando-lhes a Regulamentação, normatização e operacionalização de um projeto de saúde nas praças, objetivando promover a atividade física, a fim_x000D_
 de garantir a saúde e bem estar dos cidadãos.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Zé da Rua</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_013-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_013-2021.pdf</t>
   </si>
   <si>
     <t>o Vereador que abaixo subscreve indica a nobre Mesa, consultando o Soberano Plenário na forma regimental, que seja encaminhado expediente ao Excelentíssimo Sr. Prefeito Municipal de Timbaúba/PE Senhor MARINALDO ROSENDO DE ALBUQUERQUE, solicitando do mesmo a instalação de Internet Wi-Fi na Praça Central da Cidade denominada de Praça João Pessoa.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_014-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_014-2021.pdf</t>
   </si>
   <si>
     <t>Sirvo-me da presente, com base no art. 109 do Regimento Interno, para sugerir ao Exmo. Prefeito do município, Sr. Marinaldo Rosendo de Albuquerque, que determine à Secretaria Municipal de Saúde, em caráter de urgência, que faça todos os esforços possíveis e necessários para contratar mais Profissionais de Psicologia e Psiquiatria, tendo em vista o grande número de timbaubenses que encontram-se com a saúde mental abalada, por conta da pandemia que estamos enfrentando, necessitando do acompanhamento dos profissionais acima mencionados.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Emanuel de Dr. Jacinto</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_015-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_015-2021.pdf</t>
   </si>
   <si>
     <t>o Vereador Emanuel Gouveia Ferreira Lima no uso de suas atribuições que a este subscreve, vem na forma de regimento interno desta casa INDICAR a Mesa Diretora, ouvido o plenário as respectivas formalidades regimentais, que seja feito um apelo ao Exmo. Senhor Prefeito MARINALDO ROSENDO DE ALBUQUERQUE e ao Secretário de Serviços Urbanos; O Senhor ARYOSVALDO DA COSTA BRANDÃO o seguinte pedido de providências. Implantar uma Central de atendimento via WhatsApp, visando às reposições de lâmpadas nas vias públicas, facilitando assim a comunicação tanto via texto, áudio, fotos e vídeos para que o munícipe tenha um atendimento de qualidade e imediato.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_016-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_016-2021.pdf</t>
   </si>
   <si>
     <t>o Vereador que o presente subscreve, com assento nesta Casa Legislativa usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e_x000D_
 cumpridas as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Exmo. Sr. Marinaldo Rosendo de Albuquerque com cópia a_x000D_
 Secretária de Educação, a Sra. Arleide Guerra, indicando-lhes a Instituição, regulamentação, normatização e operacionalização da disciplina de Educação Financeira nas Escolas da Rede Municipal de Ensino timbaubenses.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Tarcísio</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_017-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_017-2021.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, conforme preceitua os art. 30 do Regimento Interno da Câmara dos Vereadores, que seja encaminhada ao Excelentíssimo_x000D_
 Senhor Prefeito Constitucional da cidade de Timbaúba, Indicação abaixo transcrita, requer o envio de indicação ao Excelentíssimo Senhor Prefeito e à_x000D_
 Secretária de Saúde, solicitando, que seja distribuídas vacinas contra o NOVO CORONAVÍRUIS (COVlD-19) para trabalhadores de serviços essenciais, em_x000D_
 especial, Redes de Supermercado.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_018-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_018-2021.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, conforme preceitua os art. 30 do Regimento Interno da Câmara dos Vereadores, que seja encaminhada ao Excelentíssimo_x000D_
 Senhor Prefeito Constitucional da cidade de Timbaúba, Indicação abaixo transcrita, requer o envio de indicação ao Excelentíssimo Senhor Prefeito e ao_x000D_
 Secretário de Obras, solicitando, que seja construído um letreiro em "3D" com o dizer "EUAMO TIMBAÚBA", assim como fizeram outros Municípios _ como Recife, Pernambuco.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_019-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_019-2021.pdf</t>
   </si>
   <si>
     <t>A vereadora Risalva Brandão, no uso de suas atribuições que lhe confere do Regimento Interno desta casa, INDICA à Mesa Diretora, ouvido o Plenário e_x000D_
 respeitadas às formalidades regimentais, que seja feito um veemente apelo ao Exmo. Prefeito deste Município, Sr. MARINALDO ROSENDO DE ALBUQUERQUE, para que seja criado o Conselho Municipal de Juventude.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_020-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_020-2021.pdf</t>
   </si>
   <si>
     <t>o Vereador que o presente subscreve, com assento nesta Casa Legislativa usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e cumpridas as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Exmo. Sr. Marinaldo Rosendo de Albuquerque com cópia a Secretária de Educação, a Sra. Arleide Guerra, indicando-lhes a Instituição, regulamentação, normatização e operacionalização da disciplina relativa a "História de Timbaúba" na grade curricular das Escolas da Rede Municipal de ensino timbaubenses.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_021-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_021-2021.pdf</t>
   </si>
   <si>
     <t>o Vereador que o presente subscreve, com assento nesta Casa Legislativa usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e cumpridas as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Exmo. Sr. Marinaldo Rosendo de Albuquerque com cópia a Secretária de Educação, a Sra. Arleide Guerra, indicando-lhes a Operacionalização da disciplina de Música nas Escolas da Rede Municipal de Ensino, adequando-se a Lei N° 11.769/2008 que institui a obrigatoriedade da matéria.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_022-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_022-2021.pdf</t>
   </si>
   <si>
     <t>o Vereador que o presente subscreve, com assento nesta Casa legislativa usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e cumpridas as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Exmo. Sr. Marinaldo Rosendo de Albuquerque com cópia a Secretária de Educação, a Sra. Arleide Guerra, indicando-lhes a Instituição, regulamentação, normatização e operacionalização da disciplina relativa a Educação Ética, Moral e Cívica nas escolas de Ensino Fundamental das Redes de Ensino Público e Privado.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_023-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_023-2021.pdf</t>
   </si>
   <si>
     <t>o Vereador que abaixo subscreve indica a nobre Mesa, consultando o Soberano Plenário na forma regimental que seja encaminhado expediente ao Excelentíssimo Sr. Prefeito Municipal de Timbaúba/PE Senhor MARINALDO ROSENDO DE ALBUQUERQUE, como também ao Secretario de Obras Sr. Paulo Ferreira da Silva Filho e o Secretario de Serviços Urbanos o Sr. Ariosvaldo da Costa Brandão solicitando dos mesmos a Reposição do Calçamento na Rua Olga Queiroz de Albuquerque, bairro Cesar Augusto. Conforme mostram fotos abaixo:</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_024-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_024-2021.pdf</t>
   </si>
   <si>
     <t>Sirvo-me da presente, com base no art. 109 do Regimento Interno, para sugerir ao Exmo. Prefeito deste município, Sr. Marinaldo Rosendo de Albuquerque, que faça todos os esforços possíveis e necessários para enviar à esta câmara um projeto de lei criando uma gratificação por desempenho, objetivando ratear e rapassar parte dos recursos que o governo federal encaminha para o nosso município para manutenção do Programa Previne Brasil, com os profissionais da saúde que desempenham as suas funções junto ao mencionado programa, semelhante ao formato do extinto PMAQ.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_025-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_025-2021.pdf</t>
   </si>
   <si>
     <t>A vereadora Risalva Brandão, no uso de suas atribuições que lhe confere do Regimento Interno desta casa, INDICA à Mesa Diretora, ouvido o Plenário e_x000D_
 respeitadas às formalidades regimentais, que seja feito um veemente apelo ao Exmo. Senhor Prefeito deste Município, MARINALDO ROSENDO DE_x000D_
 ALBUQUERQUE, no sentido de determinar ao setor competente da Prefeitura Municipal de Timbaúba para que seja criado o Programa de prevenção de_x000D_
 obesidade nas escolas do município.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_026-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_026-2021.pdf</t>
   </si>
   <si>
     <t>A vereadora Risalva Brandão, no uso de suas atribuições que lhe confere do Regimento Interno desta casa, INDICA à Mesa Diretora, ouvido o Plenário e_x000D_
 respeitadas às formalidades regimentais, que seja feito um veemente apelo ao Exmo. Senhor Prefeito deste Município, MARINALDO ROSENDO DE_x000D_
 ALBUQUERQUE, para que seja criado o Abrigo de animais abandonados.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_027-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_027-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja enviado um apelo ao Exmo. Prefeito deste município, Sr. Marinaldo Rosendo de Albuquerque, no sentido de que seja elaborado projeto de lei que tenha por objetivo fixar valor ao piso salarial dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias do nosso município, de modo que o valor da referida remuneração que será estabelecida em Lei Municipal guarde respeito ao que se encontra estabelecido no parágrafo 1º e seus incisos, do artigo nº AI da Lei Federal de_x000D_
 nº 13.708, de 14 de agosto de 2018.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_028-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_028-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja enviado um apelo ao Exmo. Prefeito deste município, Sr. Marinaldo Rosendo de Albuquerque, no sentido de instalar um ponto de apoio da Unidade Básica de Saúde - UBS de timbaubinha no Loteamento Eliezer Barbosa (Nova Queimadas).</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_029-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_029-2021.pdf</t>
   </si>
   <si>
     <t>o Vereador que o presente subscreve, com assento nesta Casa Legislativa usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e cumpridas as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Exmo. Sr. Marinaldo Rosendo de Albuquerque com cópia a Secretária de Educação, a Sra. Arleide Guerra, indicando-lhes a Instituição, regulamentação, normatização e operacionalização do Curso Pré-Vestibular Gratuito no município de Timbaúba Solicito ao Poder Executivo através do órgão competente, que elabore Projeto de Lei nos moldes do anteprojeto de Lei que acompanha a presente indicação e envie a esta Casa Legislativa para apreciação.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_030-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_030-2021.pdf</t>
   </si>
   <si>
     <t>A vereadora Risalva Brandão, no uso de suas atribuições que lhe confere do Regimento Interno desta casa, INDICA à Mesa Diretora, ouvido o Plenário e_x000D_
 respeitadas às formalidades regimentais, que seja feito um veemente apelo ao Exmo. Senhor Prefeito deste Município, MARINALDO ROSENDO DE ALBUQUERQUE, para que haja o fornecimento de internet gratuita para as comunidades carentes.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_031-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_031-2021.pdf</t>
   </si>
   <si>
     <t>o Vereador que o presente subscreve, com assento nesta Casa Legislativa usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e_x000D_
 cumpridas as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Exmo. Sr. Marinaldo Rosendo de Albuquerque com cópia o_x000D_
 Secretário de Desenvolvimento Econômico, Érico Tavares, indicando-lhes a Instituição, regulamentação, normatização e operacionalização da Semana_x000D_
 de Incentivo ao Empreendedorismo e Inovação no município de Timbaúba. Solicito ao Poder Executivo através do órgão competente, que elabore Projeto de Lei nos moldes do anteprojeto de Lei que acompanha a presente indicação e envie a esta Casa Legislativa para apreciação.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_032-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_032-2021.pdf</t>
   </si>
   <si>
     <t>A vereadora Risalva Brandão, no uso de suas atribuições que lhe confere do Regimento Interno desta casa, INDICA à Mesa Diretora, ouvido o Plenário e_x000D_
 respeitadas às formalidades regimentais, que seja feito um veemente apelo ao Exmo. Senhor Prefeito deste Município, MARINALDO ROSENDO DE_x000D_
 ALBUQUERQUE, no sentido de determinar ao setor competente da Prefeitura Municipal de Timbaúba, a inclusão de atividades com conteúdos relativos da língua brasileira de sinais (LIBRAS) no currículo das escolas do município.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_033-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_033-2021.pdf</t>
   </si>
   <si>
     <t>Sirvo-me da presente, com base no art. 109 do Regimento Interno, para sugerir ao Exmo. Prefeito deste município, Sr. Marinaldo Rosendo de Albuquerque, que faça todos os esforços possíveis e necessários para instalar placas de energia solar nas escolas públicas municipais e nos demais prédios públicos do município.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/3/requerimento_001-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/3/requerimento_001-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais, que seja feito um apelo ao limo. Prefeito do Município, Sr. Marinaldo Rosendo de Albuquerque, no sentido de que faça todos os esforços possíveis e necessários para remanejar os recursos que não foram gastos nas festividades carnavalescas, para construção de mais uma Unidade Básica de Saúde na comunidade de Sapucaia, bem como, um ponto de apoio para Unidade Básica de Saúde de Timbaubinha no Loteamento Eliezer Barbosa, em Queimadas e para ações em combate ao novo_x000D_
 Coronavírus.</t>
   </si>
   <si>
     <t>Conceição de Jerônimo</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/4/requerimento_002-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/4/requerimento_002-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, respeitadas as formalidades regimentais, que seja feito um veemente apelo ao EXMO. Sr. PREFEITO_x000D_
 MARINALDO ROSENDO , como também a secretario de SAÚDE, senhor JACINTO FERREIRA LIMA, no sentido de providenciar o mais rápido_x000D_
 possível MÉDICO para atendimento exclusivo aos pacientes com suspeita de covid na UPA do nosso município.</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/5/requerimento_003-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/5/requerimento_003-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, respeitadas as formalidades regimentais, que seja feito um veemente apelo ao EXMO. Sr. PREFEITO_x000D_
 MARINALDO ROSENDO , como também a secretario de SAÚDE, senhor JACINTO FERREIRA LIMA, no sentido de providenciar o mais rápido_x000D_
 possível um MÉDICO para os PSF , dos seguintes bairros: Ozanan, Vila Cruangí e Alto da Independência.</t>
   </si>
   <si>
     <t>Pastor Ronaldo</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/6/requerimento_004-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/6/requerimento_004-2021.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, requerer à mesa diretora, depois de ouvido o plenário e respeitadas as formalidades regimentais, que seja feito apelo ao exmo. prefeito Sr. Marinaldo Rosendo de Albuquerque, que determine ao Diretor de trânsito do município, José Dias de Oliveira, a marcação das faixas de pedestres em frente as escolas: Interagir, situada na rua Maciel Pinheiro n. 159 e escola Santa Joana, situada a rua Marechal Dantas Barreto n.317- Timbaubinha. Ao mesmo tempo fazer uma escala de agentes de trânsito para recepcionar e despedir os alunos das respectivas escolas</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/7/requerimento_005-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/7/requerimento_005-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque. No sentido de que seja concedido 100% da gratificação salarial para os professores da rede municipal de ensino integral de Timbaúba.</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/10/requerimento_006-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/10/requerimento_006-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Resende de Albuquerque. No sentido de. que seja estendida a prorroçação da isenção de contribuição de iluminação pública aos consumidores que se enquadrem no quesito baixa renda com fulcro no artigo 1°, §2°, da Lei Municipal n03.051/2020.</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_007-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_007-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, respeitadas as formalidades regimentais que seja feito um veemente apelo ao EXMO. Sr. PREFEITO_x000D_
 MARINALDO ROSENDO, no sentido de providenciar o mais rápido possível MÉDICO para atendimento nos PSF das seguintes localidades_x000D_
 ALTO DO CRUZEIRO, SANTA ANA E TRÊS COCOS.</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/11/requerimento_008-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/11/requerimento_008-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, Ouvido o Plenário, respeitadas as formalidades Regimentais, que seja feito um veemente apelo ao Exmo. Senhor Prefeito do Município,_x000D_
 MARINALDO ROSENDO DE ALBUQUERQUE, no sentido de instalar uma CASA DE APOIO na cidade do Recife, para beneficiar os timbaubenses usuários do Sistema Único de Saúde que se deslocam de TIMBÁUBA a CAPITAL PERNAMBUCANA, para realizar consultas, exames e tratamento de RADIOTERAPIA,_x000D_
 QUIMIOTERAPIA e HEMODIÁLISE.</t>
   </si>
   <si>
     <t>Felipe de Jacques Filho</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/12/requerimento_009-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/12/requerimento_009-2021.pdf</t>
   </si>
   <si>
     <t>Venho requerer à Mesa Diretora, ouvido o plenário e respeitadas às formalidades regimentais, que seja feito um apelo o excelentíssimo Sr. Prefeito deste Município, Sr. Marinaldo Rosendo de Albuquerque, junto a secretaria de saúde, para que seja enviado um médico semanalmente para atender a comunidade do Sítio sossego e adjacências.</t>
   </si>
   <si>
     <t>Nina de Marinaldo da Geladeira</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento_010-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento_010-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, ouvido o Plenário e respeitadas às formalidades regimentais, que seja feito um veemente apelo ao Exmo. Prefeito deste Município, Sr. MARINALDO ROSENDO DE ALBUQUERQUE, que viabilize através da Secretária de Educação, a compra de computadores portáteis (notebook) para todos os professores da Rede Municipal de Ensino.</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento_011-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento_011-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, ouvido o Plenário e respeitadas às formalidades regimentais, que seja feito um veemente apelo ao Exmo. Prefeito deste Município, Sr. MARINALDO ROSENDO DE ALBUQUERQUE, que seja feito um estudo junto com as Secretarias de Obras, Esporte e Lazer, à instalação_x000D_
 de uma academia ao Ar Livre no Bairro de Sapucaia no espaço já existente no Açude.</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/15/requerimento_012-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/15/requerimento_012-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, respeitadas as formalidades regimentais. que seja feito um veemente apelo ao EXMO. Sr. PREFEITO MARINALDO ROSENDO, junto a DIRETORIA de esporte no sentido de providenciar um campo de futebol na comunidade da VILA DOS TREZENTOS.</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/16/requerimento_013-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/16/requerimento_013-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais, que seja feito o veemente apelo ao Ilustríssimo Senhor Prefeito do Município, Sr. Marinaldo Rosendo de Albuquerque, no sentido de que faça todos os esforços possíveis e necessários para repassar o percentual do PMAQ aos profissionais da saúde que não tiveram os seus contratos renovados, tendo vista que, apesar de não estarem mais atuando na presente gestão, exerceram as suas funções durante o período de Outubro, Novembro e Dezembro do ano de 2020, destacando ainda que, o referido recurso, fora depositado pelo Governo Federal na conta do Município para efetivação do repasse.</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/17/requerimento_014-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/17/requerimento_014-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, Ouvido o Plenário, respeitadas as formalidades Regimentais, que seja feito um veemente apelo ao Exmo. Senhor Prefeito do Município, MARINALDO ROSENDO DE ALBUQUERQUE, colocação de redutores de velocidade nos cruzamentos de ruas na localidade do bairro Residencial  Timbaubinha.</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/18/requerimento_015-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/18/requerimento_015-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como ao Secretário de Obras, o senhor Paulo Ferreira da Silva Filho. No sentido de que seja construído um trevo de acesso a Vila Nova Vida.</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/19/requerimento_016-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/19/requerimento_016-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque. No sentido de que seja instalado no período noturno, correntes que isolem o local de comercialização de lanches e espetinhos na área do INSS.</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/20/requerimento_017-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/20/requerimento_017-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, respeitadas as formalidades regimentais, que seja feito um veemente apelo ao EXMO. Sr. PREFEITO MARINALDO ROSENDO, junto com a secretaria de Assistência Social na pessoa da senhora Ana Alice de Albuquerque copia da nota fiscal referente compras de cestas_x000D_
 básicas no valor de R$195.000,00 ( cento e noventa e cinco mil Reais) com a dispensa de licitação de forma emergencial para distribuição as famílias em_x000D_
 situação de vulnerabilidade social, Empresa contratada foi: LUCIENE DA S ARAUJO CNP]: 38.138.907/0001-94 EMPRESA ABERTA EM 18/08/2020 NOME FANTASIA: NK MERCADINHO, Situada na Rua: CONSELHEIRO JOÃO ALFHEDO Nº 110, Cidade de Vicência.</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/21/requerimento_018-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/21/requerimento_018-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, respeitadas as formalidades regimentais, que seja feito um veemente apelo ao EXMO. Sr. PREFEITO MARINALDO B-OSENDO, junto a secretaria de Obras, o valor da despesa total e por hora trabalhada , nome da Empresa contratada e quantos dias de serviços para realização do trabalho que esta sendo feito no RIO CAPIBARIBE MIRIM / MARIAS PRETAS de nossa cidade TIMBAUBA.</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/22/requerimento_019-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/22/requerimento_019-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como o senhor Dirceu Costa, Secretário de Segurança Pública. No sentido de que seja elaborada uma campanha educativa no trânsito, a fim de orientar a população sobre as últimas medidas de segurança no trânsito.</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/23/requerimento_020-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/23/requerimento_020-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, como também a ilustríssima Secretária de Saúde, a Sra. Marileide Rosendo, No sentindo que os profissionais que atuam nas agências banca ias do município, sejam priorizados no plano de vacinação municipal.</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/24/requerimento_021-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/24/requerimento_021-2021.pdf</t>
   </si>
   <si>
     <t>requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como a ilustríssima Secretária de Saúde a Sra. Marileide Rasando. No sentindo de que os profissionais do SUAS - Sistema Único de Assistência Social, sejam priorizados no plano de vacinação do município.</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/25/requerimento_022-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/25/requerimento_022-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais, que seja feito um veemente apelo ao Ilustríssimo prefeito do município, Sr. Marinaldo Rosendo de Albuquerque, no sentido de que faça todos os esforços possíveis e necessários para que seja realizada a imunização dos profissionais de Educação Física, objetivando a preservação da saúde destes profissionais e a redução da proliferação do Covid-19, infecção causada pelo Novo Coronavírus.</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/26/requerimento_023-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/26/requerimento_023-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, respeitadas as formalidades regimentais, que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO_x000D_
 ROSENDO DE ALBUQUERQUE, como também à secretária de Saúde' Sra. MARILEIDE ROSENDO DE ALBUQUERQUE, no sentido de solicitar a vacinação_x000D_
 "URGENTE" aos PROFISSIONAIS TRABALHADORES DO SETOR DE LIMPEZA PÚBLICA.</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/27/requerimento_024-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/27/requerimento_024-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, respeitadas as formalidades regimentaisi1Que seja feito um veemente apelo ao EXMO. Sr. PREFEITO MARINALDO ROSENDO, copia dos Contratos Administrativos originários e Aditivos, uma planilha de custos unitários contendo as informações de quantos funcionários foram contratados, função de cada funcionário, valores de salários por cada função, firmados entre , a Prefeitura Municipal de Timbaúba no ano de 2021 e a EMPRESA SOLSERV SERVIÇOS EIRELI - ME CNPJ: 14.056.350/0001-84, Razão Social: SOLSERV SERVIÇOS EIRELI, Nome Fantasia: SOLSERV SERVIÇOS, Natureza Jurídica: Empresa individual de responsabilidade limitada ( de natureza empresaria) CNAE: Fornecimento e gestão de recursos humanos para terceiros, situada na RUA CORONEL WALDEMARBASGAL Nº 158 Complemento: LOJA 302, Bairro Piedade Munícipio de Jaboatão dos Guararapes -PE. CEP 54400-170._x000D_
 "</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_025-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_025-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apeio ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque. No sentido de que seja realizado 8 troca das lâmpadas dos postes do município por lâmpadas LED.</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_026-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_026-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Resende de Albuquerque, bem como a ilustríssima senhora Secretária de Educação. Arleide Guerra. No sentido de que seja elaborado um piano de modernização da educação básica do ensino municipal, com a disponibilização de internet e aparelhos eletrônicos para alunos e professores.</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_027-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_027-2021.pdf</t>
   </si>
   <si>
     <t>Vereador que a este subscreve, vem na forma de regimento interno desta casa, solicitar do excelentíssimo senhor Presidente que depois de ouvido o plenário desta casa seja oficializado ao senhor Prefeito MARINALDO ROSENDO DE ALBUQUERQUE o seguinte pedido de providencias. Que seja colocada iluminação adequada na quadra da Praça José Lins do Rego (Praça de Timbaubinha).</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_028-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_028-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, respeitadas as formalidades regimentais, que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO ROSEDO DE ALBUQUERQUE, como também ao secretário de Obras municipal o Sr. PAULO FERREIRA DA FILHO, e secretario de Serviço Urbanos, Ariosvaldo Costa Brandão no sentido de cobrir com PLACAS' DE CONCRETO a galeria situada na Rua Mariz e Barros - Timbaubinha.</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_029-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_029-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, respeitadas as formalidades regimentais, que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO ROSENDO DE ALBUQUERQUE, como também aos secretários de Obras do Município. Paulo Ferreira da Silva Filho e secretario de Serviço Urbanos o 'Sr. Ariosvaldo da Costa Brandão no sentido de fazer o CONSERTO da GALERIA na Rua Caboc1inh.Q..noLoteamento Ozanan fotos em Anexo)</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_030-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_030-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, respeitadas as formalidades regimentais, que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO ROSENDO DE ALBUQUERQUE. como também ao secretário de Obras do Município o Sr. PAULO FERREIRADA SILVA FILHO, no sentido de fazer a REESTRUTURAÇÃO da PONTE DO RESIDENCIAL TIMBAUBINHA na Av. Domingos Veios Borba - Bairro de TImbaubinha.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_031-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_031-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, respeitadas as formalidades regimentais, que seja feito um veemente apelo ao EXMO. Sr. PREFEITO MARINALDO ROSENDO, junto a secretaria de saúde do município a senhora MARILEIDE ROSENDO copia do Contrato ou convênio realizado entre PREFEITURA MUNICIPAL DE TIMBAUBA E HOSPITAL FERREIRA LIMA, MATERNIDADE Dr. TITO FERRAZ.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/35/requerimento_032-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/35/requerimento_032-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais, que seja feito o veemente apelo ao Ilustríssimo Senhor Prefeito do Município, Sr. Marinaldo Rosendo de Albuquerque, no sentido de que faça todos os esforços possíveis e necessários para que se proceda com manutenção e recolocação do pavimento da Rua Santa Luzia, situada no distrito de São José do Livramento, tendo em vista que o calçamento foi retirado para reparo e até o momento não houve a devida reposição.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_033-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_033-2021.pdf</t>
   </si>
   <si>
     <t>o Vereador que a este subscreve, vem na forma de regimento interno desta casa, solicitar do excelentíssimo senhor Presidente que depois de ouvido o plenário desta casa seja oficializado ao senhor Prefeito MARINALDO ROSENDO DE ALBUQUERQUE e a Secretária de Saúde do Município, MARlLEIDE ROSENDO DE ALBUQUERQUE o seguinte pedido de providencias na INDICAÇÃO para que seja vista a possibilidade de incluir os funcionários do comercio varejista, atacadista corno também funcionários de banco e empresas privadas, para que sejam vacinados e incluídos no grupo de prioridades.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_034-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_034-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais, que seja feito o veemente apelo ao Ilustríssimo Senhor Prefeito do Município, Sr. Marinaldo Rosendo de Albuquerque, no sentido de que determine à Secretaria de Obras que reinicie com a maior brevidade de tempo possível a reforma do Posto de Saúde de Sapucaia. Requeiro ainda que, seja determinado a Secretaria de Saúde que proceda com a imediata contratação de um médico para o mencionado Posto.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_035-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_035-2021.pdf</t>
   </si>
   <si>
     <t>Ouvido. o plenário e respeitadas as formalidades regimentais Vimos através do presente documento Reiterar ao EXfV1° prefeito MARINALDO ROSENDO junto a secretaria de obras os dados e informações feita no Requerimento 018/2021, datado do dia 14/04/2021, pois, completado os trinta dias do prazo legai sem o encaminhamento da resposta pela gestão municipal quanto ao objeto requerido (apresentação dos valores dos serviços realizados no rio Capibaribe Mirim e Riacho Maria Preta: dados da empresa prestadora dos serviços, horas trabalhadas, valor dos serviços com a justificativa da necessidade dos serviços realizados. informo que os devidos expedientes estão sendo encaminhados ao Ministério Publico de Pernambuco para acompanhamento, fiscalização e tornada d3s medidas cabíveis.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_036-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_036-2021.pdf</t>
   </si>
   <si>
     <t>Exmo. Srs. (as) Vereadores respeitadas as formalidades regimentais venho através do presente documento reiterar o pedido ao EMX. Prefeito Marinaldo Rosendo junto a secretaria de assistência Social senhora Ana Alice Albuquerque a solicitação, realizado no Requerimento 017/2021 , datado no dia 14/04/2021. _x000D_
 Advirto que os devidos expedientes estão sendo encaminhados ao Ministério Publico de Pernambuco para acompanhamento, fiscalização e tomada de_x000D_
 medidas cabíveis.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/40/requerimento_037-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/40/requerimento_037-2021.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para requerer a V. Exa. que, juntamente com os demais membros da Mesa Diretora, apresente um projeto a esta_x000D_
 Casa Legislativa criando a Comissão Permanente de Defesa dos Direitos da Mulher.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/41/requerimento_038-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/41/requerimento_038-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como aos senhores Secretário de Serviços Urbanos e Secretário de Trânsito. No sentido de que seja realizado a instalação de um quebra-molas na Rua Dr. Andrade Bezerra, nas imediações da praça do centenário.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/42/requerimento_039-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/42/requerimento_039-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como ao senhor Secretário de Serviços Urbano no sentido de que seja realizado a troca de luminária na 2° travessa Eduardo Magalhães, por trás do antigo rancho de Romito Show, no bairro de Sapucaia,</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/43/requerimento_040-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/43/requerimento_040-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, ouvido o Plenário e respeitadas às formalidades regimentais, que seja feito um apelo ao Exmo. Prefeito deste Município, Sr._x000D_
 MARINALDO ROSENDO DE ALBUQUERQUE, no sentido de determinar ao setor competente da Prefeitura Municipal de Timbaúba, construção e reforma total nos pontos de MOTOTAXI, localizados em nosso Município.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/44/requerimento_041-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/44/requerimento_041-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como ao senhor Secretário de Serviços Urbano. No sentido de que seja realizado a troca da lâmpada do poste que se encontra em frente ao 2° Batalhão da Polícia Militar de Timbaúba.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/45/requerimento_042-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/45/requerimento_042-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como ao senhor Secretário de Obras. No sentido de que seja realizado o calçamento da Rua Raimundo Severiano no Bairro do Ozanan.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/46/requerimento_043-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/46/requerimento_043-2021.pdf</t>
   </si>
   <si>
     <t>Venho requerer à Mesa Diretora, ouvido o plenário e respeitadas às formalidades regimentais, que seja feito um apelo ao excelentíssimo Sr. Prefeito deste Município, Sr. Marinaldo Rosendo de Albuquerque, junto a secretaria de obras para que seja feita lombas na Rua José Lima - Vila da Cohab.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Zito Andrade</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/47/requerimento_044-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/47/requerimento_044-2021.pdf</t>
   </si>
   <si>
     <t>A BANCADA DE OPOSIÇÃO REQUER A ABERTURA DE UMA COMISSÃO PARLAMENTAR DE INQUÉRITO (CPI) DA SAÚDE,</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_045-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_045-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como ao senhor Secretário de Obras, Paulo Ferreira da Silva Filho. No sentido de que seja analisado a possibilidade de maior celeridade no calçamento do bairro da Gleba.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_046-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_046-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido do Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque. No sentido de que se busque trazer cursos profissionalizantes como o Senac e Senai para o município de Timbaúba, em como incentivar a realização desses cursos pelas associações de conerciantes locais,</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/50/requerimento_047-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/50/requerimento_047-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais. que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. SI'. Marinaldo Rosendo de Albuquerque, bem como ao senhor Secretário de Serviços Urbanos, Ariosvaldo Brandão. No sentido de que seja realizada a reforma e colocado em funcionamento os chafarizes das praças timbaubenses.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/51/requerimento_048-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/51/requerimento_048-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como ao senhor Secretário de Serviços Urbanos. Ariosvaldo Brandão. No sentido de que seja realizado o reparo da escadaria da 3° Travessa Henrique Dias, Rua da Escadaria, Alto de Santa Terezinha.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/52/requerimento_049-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/52/requerimento_049-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como ao Senhor Secretário de Defesa Social, Dirceu Costa. No sentido de que seja realizado a formação de uma Central de Monitoramento no município de Timbaúba.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/53/requerimento_050-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/53/requerimento_050-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido e plenário cumpridas às formalidade regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como ao senhor Secretário de Obras, Paulo Ferreira da Silva Filho. No sentido de que seja analisado a possibilidade de maior celeridade no calçamento do bairro do Ozanan.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/54/requerimento_051-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/54/requerimento_051-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Resende de Albuquerque, bem como aos senhores Secretário de Serviços Urbanos, Ariosvaldo Brandão e o Secretário de Defesa Social, Dirceu Costa No sentido de que seja realizado a instalação de um quebra-molas na Rua Dr. Pedro Velho no Bairro Coronel Maranhão._x000D_
 - .'.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/55/requerimento_052-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/55/requerimento_052-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, ouvido o Plenário e respeitadas às formalidades regimentais, que seja feito um apelo ao Exmo. Prefeito deste Município, Sr. MARINALDO ROSENDO DE ALBUQUERQUE, a solicitação da instalação de Agências Comunitárias na cidade Timbaúba, às quais passa a denominar simplesmente AGCs, em consideração sua importante atuação no cenário social local em bairros da cidade, que visa diminuir as dificuldades com_x000D_
 o serviço postal no município mediante apresentação de convênios celebrados pelos Correios com a Prefeitura Municipal para prestação de serviços postais básicos.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/56/requerimento_053-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/56/requerimento_053-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, ouvido o Plenário e respeitadas às formalidades regimentais, que seja feito um apelo ao Exmo. Prefeito deste Município, Sr. MARINALDO ROSENDO DE ALBUQUERQUE, junto ao Secretário de Obras Sr. Paulo Ferreira da Silva, mostrando a necessidade de proceder à pavimentação (calçamento) e o saneamento básico com construção de galeria de água pluvial e esgoto nas Ruas Enódio M. de Oliveira, Rua Mauro Faustino dos Santos, no Loteamento Araruna, neste município.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/57/requerimento_054-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/57/requerimento_054-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, ouvido o Plenário e respeitadas às formalidades regimentais, que seja feito um apelo ao Exmo. Prefeito deste Município, Sr. MARINALDO ROSENDO DE ALBUQUERQUE, junto ao Secretário de Obras Sr. Paulo Ferreira da Silva, mostrando a necessidade de proceder à pavimentação (calçamento) e o saneamento básico com construção de galeria de água pluvial e esgoto nas Ruas Nelson Gonçalves, Rua Clara Nunes, no Loteamento Ozanan de Oliveira, neste município.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/58/requerimento_055-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/58/requerimento_055-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro depois de ouvida o Douto e Soberano Plenário desta casa Legislativa, respeitadas às formalidades regimentais, que seja feito um apelo ao_x000D_
 Exmo. Senhor Prefeito deste Município, MARINALDO ROSENDO DE ALBUQUERQUE, no sentido de determinar ao setor competente da Prefeitura_x000D_
 Municipal de Timbaúba, que proceda reforma total na PONTE do Campo do Sete, localizada em nosso Município.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Josinaldo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/59/requerimento_056-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/59/requerimento_056-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, ouvido o Plenário e respeitadas às formalidades regimentais, que seja feito um apelo ao Exmo. Prefeito deste Município, Sr. MARINALDO ROSEDO DE ALBUQUERQUE, junto a Secretaria de Obras, por meio da Secretaria de Urbanismo de Habitação, que seja feito um Parque Infantil em frente a Escola Jose Moacir Filho, localizada em Catucá na Zona Rural do nosso Município.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_lei_legislativo_001-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_lei_legislativo_001-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece as igrejas e os templos de qualquer culto como atividade essencial em períodos de calamidade pública no município de Timbaúba._x000D_
 OBS.: Esse projeto foi arquivado.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/160/projeto_de_lei_legislativo_002-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/160/projeto_de_lei_legislativo_002-2021.pdf</t>
   </si>
   <si>
     <t>Ementa: Reconhece a prática da atividade física ministrada por profissional de educação física, academias de ginástica, estúdios de musculação, de_x000D_
 esportes e artes marcIaIs como essencial, podendo ser realizada em estabelecimentos prestadores de serviços destinados a essa finalidade, nesse tempo de crise ocasionado pela pandemia do coronavírus - COVID-19.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_legislativo_003-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_legislativo_003-2021.pdf</t>
   </si>
   <si>
     <t>Reconhece a prática de atividades físicas e do Exercício físico como essenciais e da outras providencias._x000D_
 OBS.: Esse projeto foi arquivado.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/151/projeto_de_lei_legislativo_004-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/151/projeto_de_lei_legislativo_004-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação de nomeação para cargos do serviço público municipal de pessoas que tenham sido condenadas pelas Leis Federais da Maria da Penha e do Feminicídio, no âmbito do Município de Timbaúba-PE.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/161/projeto_de_lei_legislativo_005-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/161/projeto_de_lei_legislativo_005-2021.pdf</t>
   </si>
   <si>
     <t>EMENTA: Estabelece a prioridade dos profissionais da Saúde, da Educação e da Segurança Pública, nas ações preventivas disponibilizadas pelo Poder_x000D_
 Público, nos casos de reconhecimento de situação de ernergencia ou decretação de estado de calamidade pública em Saúde.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/168/projeto_de_lei_legislativo_006-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/168/projeto_de_lei_legislativo_006-2021.pdf</t>
   </si>
   <si>
     <t>Cria Feira Livre de Artesanato "Nossa Terra, Nossa Arte" e dá outras providencias._x000D_
 OBS.: Esse projeto foi arquivado.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/162/projeto_de_lei_legislativo_007-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/162/projeto_de_lei_legislativo_007-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA DENOMINAÇÃO DA ESTRADA PARA CRUZ DE CABOCLO.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_legislativo_008-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_legislativo_008-2021.pdf</t>
   </si>
   <si>
     <t>EMENTA; Dispõe sobre a criação do Programa "Ciclo com Dignidade" que tem como objetivo a distribuição de absorventes higiênicos na Rede de Ensino Municipal, bem como para mulheres de baixa renda, em situação de vulnerabilidade e/ou risco social no Município de Timbaúba/PE e dá outras providências.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_de_lei_legislativo_009-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_de_lei_legislativo_009-2021.pdf</t>
   </si>
   <si>
     <t>EMENTA: "Dispõe sobre a criação do sistema Cicloviário e ciclo faixa no Município de Timbaúba e dá outras providencias";</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/163/projeto_de_lei_legislativo_010-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/163/projeto_de_lei_legislativo_010-2021.pdf</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO DO MUNICíPIO DE TlMBAúBA O PROGRAMA RUA DO CICLISMO.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/164/projeto_de_lei_legislativo_011-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/164/projeto_de_lei_legislativo_011-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPONIBILIZAÇÃO E IDENTIFICAÇÃO DE BRINQUEDOS ADAPTADOS PARA CRIANÇAS COM DEFICIÊNCIA, INCLUSIVE VISUAL, OU COM MOBILIDADE REDUZIDA;EM ESPAÇOS PÚB~\COSMU~ICIPAIS DE TIMBAUBA,</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/165/projeto_de_lei_legislativo_012-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/165/projeto_de_lei_legislativo_012-2021.pdf</t>
   </si>
   <si>
     <t>Prevê sobre o ensino de informática nas Escolas Municipais de Ensino Fundamental e Educação Infantil do nosso município._x000D_
 OBS.: o projeto foi arquivado.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/158/projeto_de_lei_legislativo_013-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/158/projeto_de_lei_legislativo_013-2021.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário de Eventos, a Semana Municipal da Juventude, no âmbito do Município de Timbaúba e dá outras providencias.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Marinaldo Rosendo de Albuquerque</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_executivo_001-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_executivo_001-2021.pdf</t>
   </si>
   <si>
     <t>EMENTA: "Institui o Programa de Recuperação de Créditos tributários e não tributários (REFIS 2021) do Município de Timbaúba e da outras_x000D_
 providências."</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_executivo_002-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_executivo_002-2021.pdf</t>
   </si>
   <si>
     <t>EMENTA: "Altera o artigo 3º da Lei Municipal n° 3.052/2020 e dá outras providências."</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_executivo_003-2021__arquivado.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_executivo_003-2021__arquivado.pdf</t>
   </si>
   <si>
     <t>PROMOVE REESTRUTURAÇÃO NA ADMINISTRAÇÃO DIRETA DO MUNiCíPIO, CRIA ÓRGÃOS, EXTINGUE E CRIA CARGOS, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 OBS.: ESSE PROJETO FOI ARQUIVADO.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_lei_executivo_004-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_lei_executivo_004-2021.pdf</t>
   </si>
   <si>
     <t>EMENTA: "Regulamenta a concessão de diárias aos servidores públicos municipais e dá outras providências."</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_de_lei_executivo_005-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_de_lei_executivo_005-2021.pdf</t>
   </si>
   <si>
     <t>EMENTA: "Fixa valor para pagamento de Obrigações de pequeno valor/RPV decorrentes de decisões judiciais, nos termos do Art. 100, parágrafos 3° e 40_x000D_
 da Constituição Federal."</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/104/projeto_de_lei_executivo_006-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/104/projeto_de_lei_executivo_006-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desafetar e a doar, com encargo, imóvel que menciona à Capela DIOCESE NAZARÉ, e dá outras providencias.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/105/projeto_de_lei_executivo_007-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/105/projeto_de_lei_executivo_007-2021.pdf</t>
   </si>
   <si>
     <t>EMENTA: "INSTITUI MODALIDADE DE SUPRIMENTOS PARA O GABINETE NO ÂMBITO DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/106/projeto_de_lei_executivo_008-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/106/projeto_de_lei_executivo_008-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica Protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do_x000D_
 coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/107/projeto_de_lei_executivo_009-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/107/projeto_de_lei_executivo_009-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.605/2007 FACE AS ALTERAÇOES DA LEI FEDERAL Nº 14.113/2020 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/108/projeto_de_lei_executivo_010-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/108/projeto_de_lei_executivo_010-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desafetar e a doar, com encargo, imóvel que menciona à IGREJA EVANGELlCA ASSEMBLE~ DE DEUS EM PERNAMBUCO, e dá outras providencias. O PREFEITO DO MUNiCíPIO DE TIMBAÚBA, no uso de suas atribuições</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/109/projeto_de_lei_executivo_011-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/109/projeto_de_lei_executivo_011-2021.pdf</t>
   </si>
   <si>
     <t>ADEQUA A REMUNERAÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS), AO PISO SALARIAL NACIONAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/110/projeto_de_lei_executivo_012-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/110/projeto_de_lei_executivo_012-2021.pdf</t>
   </si>
   <si>
     <t>REVOGA E ACRESCENTA DISPOSITIVOS NAS LEIS Nº 2.689/2009 E 2.984/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/111/projeto_de_lei_executivo_013-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/111/projeto_de_lei_executivo_013-2021.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DESPOSITIVOS À LEI DE Nº 2.864/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/112/projeto_de_lei_executivo_014-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/112/projeto_de_lei_executivo_014-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUALIFICAÇÃO DE ORGANIZAÇÕES DA SOCIEDADE CIVil, NO ÂMBITO DO MUNICíPIO DE TIMBAÚBA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_lei_executivo_015-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_lei_executivo_015-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/114/projeto_de_lei_executivo_016-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/114/projeto_de_lei_executivo_016-2021.pdf</t>
   </si>
   <si>
     <t>EMENTA: "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER, GRATUITAMENTE, O USO DE MÁQUINAS AGRíCOLAS AOS PRODUTORES RURAIS_x000D_
 E ASSOCIAÇÕES DO MUNICíPIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/115/projeto_de_lei_executivo_017-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/115/projeto_de_lei_executivo_017-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O COMODATO DO IMÓVEL MUNICIPAL QUE MENCIONA.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/116/projeto_de_lei_executivo_018-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/116/projeto_de_lei_executivo_018-2021.pdf</t>
   </si>
   <si>
     <t>EMENTA: "DISPÕE SOBRE A CONTRIBUiÇÃO PARA CUSTEIO DE ILUMINAÇÃO PÚBLICA· CIP E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/117/projeto_de_lei_executivo_019-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/117/projeto_de_lei_executivo_019-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N0 3.064, DE 04 DE MARÇO DE 2021, QUE INSTITUIU O PROGRAMA DE RECUPERAÇÃO FISCAL DO_x000D_
 MUNiCíPIO DE TIMBAÚBA - REFIS 2021.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/118/projeto_de_lei_executivo_020-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/118/projeto_de_lei_executivo_020-2021.pdf</t>
   </si>
   <si>
     <t>EMENTA: "REGULAMENTA A OBRIGATORIEDADE DO TRANSPORTE PÚBLICO GRATUITO PARA ESTUDANTES UNIVERSITÁRIOS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/119/projeto_de_lei_executivo_021-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/119/projeto_de_lei_executivo_021-2021.pdf</t>
   </si>
   <si>
     <t>EMENTA: "AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER À DOAÇÃO DE TERRENO DO PATRIMÔNIO PÚBLICO, A EMPRESAMAVIL_x000D_
 DISTRIBUIDORA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/120/projeto_de_lei_executivo_022-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/120/projeto_de_lei_executivo_022-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza credenciar instituições que forneçam mecanismos e ferramentas para auxiliar no serviço de arrecadação de créditos tributários_x000D_
 de competência da Secretaria Executiva da Receita, por meio de pagamento com cartões de crédito e débito, e dá outras providências.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/121/projeto_de_lei_executivo_023-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/121/projeto_de_lei_executivo_023-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece as Diretrizes Orçamentárias do Município de Timbaúba para o Exercício de 2022 dá outras providencias .</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/122/projeto_de_lei_executivo_024-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/122/projeto_de_lei_executivo_024-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional Especial em decorrência das ações emergenciais destinadas ao setor cultural_x000D_
 durante o estado de calamidade pública ocasionada pela COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/123/projeto_de_lei_executivo_025-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/123/projeto_de_lei_executivo_025-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE A GRATIFICAÇÃO POR DESEMPENHO, JUNTO AO PROGRAMA NACIONAL_x000D_
 PREVINE BRASIL - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/124/projeto_de_lei_executivo_026-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/124/projeto_de_lei_executivo_026-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONC-EDER INCENTIVO A COOPERATIVA DE COSTUREIROS DE TIMBAÚBA, ATRAVÉS DE PAGAMENTO_x000D_
 DE ALUGUEL DE IMÓVEL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/148/projeto_de_lei_executivo_027-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/148/projeto_de_lei_executivo_027-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE LlCENCIAMENTO, FISCALIZAÇÃO, INFRAÇÕES E SANÇÕES ADMINISTRATIVAS AO MEIO AMBIENTE,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 OBS.: ESSE PROJETO FOI RETIRADO, PASSANDO A SER O 045/2021.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/125/projeto_de_lei_executivo_028-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/125/projeto_de_lei_executivo_028-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Extraordinário em decorrência das ações emergenciais destinadas ao combate ao estado de_x000D_
 calamidade pública ocasionada pela COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/126/projeto_de_lei_executivo_029-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/126/projeto_de_lei_executivo_029-2021.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI MUNICIPAL N0 3.064, DE 04 DE MARCO DE 2021 (AL TERADA PELA LEI :3.080/2021),  QUE INSTITUIU O PROGRAMA DE_x000D_
 RECUPERAÇÃO FISCAL DO MUNICíPIO DE TIMBAÚBA - REFIS 2021.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/127/projeto_de_lei_executivo_030-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/127/projeto_de_lei_executivo_030-2021.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI MUNICIPAL N0 3.064, DE 04 DE MARCO DE 2021 (AL TERADA PELA LEI :3.080/2021), QUE INSTITUIU O PROGRAMA DE_x000D_
 RECUPERAÇÃO FISCAL DO MUNICíPIO DE TIMBAÚBA - REFIS 2021.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/128/projeto_de_lei_executivo_031-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/128/projeto_de_lei_executivo_031-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo municipal para realizar doação, com encargo, de área que_x000D_
 menciona e dá outras providencias.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/129/projeto_de_lei_executivo_033-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/129/projeto_de_lei_executivo_033-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de acordo em processos administrativos e transacionar em processos judiciais em que o Município de Timbaúba/PE for_x000D_
 interessado, autor, réu ou tiver interesse jurídico na qualidade de assistente ou oponente, e dá outras providências.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_de_lei_executivo_034-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_de_lei_executivo_034-2021.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI MUNICIPAL N0 3.076, DE 29 DE ABRIL DE 2021, QUE DISPÕE SOBRE A QUALIFICAÇÃO DE ORGANIZAÇÕES DA SOCIEDADE CIVIL, NO ÂMBITO DO MUNiCíPIO DE TIMBAÚBA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_executivo_035-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_executivo_035-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO PROMOVER DESAPROPRIAÇÕES, DISPÕE SOBRE MEDIDAS DE INCENTIVO AO DESENVOLVIMENTO_x000D_
 ECONÔ~IC&lt;f(SOCIAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_executivo_036-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_executivo_036-2021.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES FIRMADO PELO MUNiCíPIO DE TIMBAÚBA COM A FINALIDADE DE ADERIR O CONSÓRCIO_x000D_
 INTERMUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL DE PERNAMBUCO/CONSEG/PE, OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_executivo_037-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_executivo_037-2021.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI MUNICIPAL N0 3.090, DE 16 DE SETEMBRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_executivo_038-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_executivo_038-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_executivo_039-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_executivo_039-2021.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do Município para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/136/projeto_de_lei_executivo_040-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/136/projeto_de_lei_executivo_040-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município do Timbaúba para o período de 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/137/projeto_de_lei_executivo_041-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/137/projeto_de_lei_executivo_041-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de Timbaúba; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar; altera a lei 2.7/43/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/138/projeto_de_lei_executivo_042-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/138/projeto_de_lei_executivo_042-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL ADQUIRIR MÁQUINAS DE COSTURA, CEDER EM COMODATO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/139/projeto_de_lei_executivo_043-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/139/projeto_de_lei_executivo_043-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE LICENCIAMENTO, FISCALIZAÇÃO, INFRAÇÕES E SANÇÕES ADMINISTRATIVAS AO MEIO AMBIENTE,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/140/projeto_de_lei_executivo_044-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/140/projeto_de_lei_executivo_044-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos de gestão, aforamento e alienação dos bens imóveis de domínio do Município de Timbaúba/PE e dá outras providências.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/141/projeto_de_lei_executivo_045-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/141/projeto_de_lei_executivo_045-2021.pdf</t>
   </si>
   <si>
     <t>DESAFETA E DOAÇÃO DE URBANOS E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/142/projeto_de_lei_executivo_046-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/142/projeto_de_lei_executivo_046-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo doar, com encargo, imóveis foreiros em favor de instituições filantrópicas e organizações religiosas, e dá outras_x000D_
 providencias.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/143/projeto_de_lei_executivo_047-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/143/projeto_de_lei_executivo_047-2021.pdf</t>
   </si>
   <si>
     <t>AL TERA DISPOSITIVOS DA LEI MUNICIPAL N° 2.750, DE 05 DE DEZEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/144/projeto_de_lei_executivo_048-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/144/projeto_de_lei_executivo_048-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PARCERIAS PÚBLICO-PRIVADAS DO MUNICíPIO DE TIMBAÚBA, E DÁ OUTRAS DISPOSiÇÕES.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/159/resolucao_001-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/159/resolucao_001-2021.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DE TIMBAÚBA, AO SR. DENILDO DE ARAÚJO VELOSO.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/95/projeto_de_lei_complementar_001-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/95/projeto_de_lei_complementar_001-2021.pdf</t>
   </si>
   <si>
     <t>EMENTA: "Institui taxa pela utilização efetiva ou potencial do serviço público de manejo de resíduos sólidos urbanos."</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_complementar_002-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_complementar_002-2021.pdf</t>
   </si>
   <si>
     <t>CONCEDE INCENTIVO FISCAL COM REDUÇÃO NA ALíQUOTA DE ISSQN, BEM COMO DE IPTU, ÀS EMPRESAS INSTALADAS, OU QUE VENHAM A_x000D_
 SE INSTALAR, NO MUNiCíPIO DE TIMBAÚBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_complementar_003-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_complementar_003-2021.pdf</t>
   </si>
   <si>
     <t>CRIA O POlO INDUSTRIAL MUNICIPAL ANTONIO ALBUQUERQUE, AUTORIZA DESAPROPRIAÇÕES, DISPÕE SOBRE MEDIDAS DE INCENTIVO AO_x000D_
 DESENVOLVIMENTO ECONÔMICO, SOCIAL E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_complementar_004-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_complementar_004-2021.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI COMPLEMENTAR MUNICIPAL N° 02 DE 10 DE SETEMBRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/147/proposta_de_lei_organica.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/147/proposta_de_lei_organica.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 59, da Lei Orgânica do Município de Timbaúba, e dá outras providências.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>MOA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/83/mocao_001-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/83/mocao_001-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro e sugiro a mesa, depois de ouvido o Plenário e respeitadas às formalidades regimentais, que seja concedido e anotado nos anais desta Casa de Leis, Votos de Aplausos aos Policiais Militares abaixo subscritos, pelos relevantes serviços prestados a Timbaúba e Região, principalmente, durante a pandemia que ora enfrentamos.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/94/mocao_002-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/94/mocao_002-2021.pdf</t>
   </si>
   <si>
     <t>Apresentamos à Mesa, dispensadas as formalidades regimentais, ouvido o Plenário, MOÇÃO DE APLAUSO aos Agentes de Trânsito Danilo Augusto_x000D_
 Mendonça Gomes, Severino Cosmo de Oliveira Menezes e José Dias de Oliveira Filho, pelo empenho e dedicação nos serviços prestados ao DMTT_x000D_
 (Departamento Municipal de Trânsito de Timbaúba). Considerando que os Srs. acima citados, vem colaborando tanto com ações educativas no trânsito como da conscientização da população.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_decreto_001-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_decreto_001-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a APROVAÇÃO DAS CONTAS do Município de Timbaúba, concernente ao exercício financeiro de 2017.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1993,68 +1993,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_005-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_006-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_007-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_008-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/68/indicacao_009-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_010-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_011-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_012-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_013-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_014-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_015-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_016-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_017-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_018-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_019-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_020-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_021-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_022-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_023-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_024-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_025-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_026-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_027-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_028-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_029-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_030-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_031-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_032-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_033-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/3/requerimento_001-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/4/requerimento_002-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/5/requerimento_003-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/6/requerimento_004-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/7/requerimento_005-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/10/requerimento_006-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_007-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/11/requerimento_008-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/12/requerimento_009-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento_010-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento_011-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/15/requerimento_012-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/16/requerimento_013-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/17/requerimento_014-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/18/requerimento_015-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/19/requerimento_016-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/20/requerimento_017-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/21/requerimento_018-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/22/requerimento_019-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/23/requerimento_020-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/24/requerimento_021-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/25/requerimento_022-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/26/requerimento_023-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/27/requerimento_024-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_025-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_026-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_027-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_028-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_029-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_030-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_031-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/35/requerimento_032-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_033-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_034-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_035-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_036-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/40/requerimento_037-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/41/requerimento_038-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/42/requerimento_039-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/43/requerimento_040-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/44/requerimento_041-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/45/requerimento_042-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/46/requerimento_043-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/47/requerimento_044-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_045-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_046-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/50/requerimento_047-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/51/requerimento_048-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/52/requerimento_049-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/53/requerimento_050-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/54/requerimento_051-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/55/requerimento_052-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/56/requerimento_053-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/57/requerimento_054-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/58/requerimento_055-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/59/requerimento_056-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_lei_legislativo_001-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/160/projeto_de_lei_legislativo_002-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_legislativo_003-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/151/projeto_de_lei_legislativo_004-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/161/projeto_de_lei_legislativo_005-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/168/projeto_de_lei_legislativo_006-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/162/projeto_de_lei_legislativo_007-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_legislativo_008-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_de_lei_legislativo_009-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/163/projeto_de_lei_legislativo_010-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/164/projeto_de_lei_legislativo_011-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/165/projeto_de_lei_legislativo_012-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/158/projeto_de_lei_legislativo_013-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_executivo_001-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_executivo_002-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_executivo_003-2021__arquivado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_lei_executivo_004-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_de_lei_executivo_005-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/104/projeto_de_lei_executivo_006-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/105/projeto_de_lei_executivo_007-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/106/projeto_de_lei_executivo_008-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/107/projeto_de_lei_executivo_009-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/108/projeto_de_lei_executivo_010-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/109/projeto_de_lei_executivo_011-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/110/projeto_de_lei_executivo_012-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/111/projeto_de_lei_executivo_013-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/112/projeto_de_lei_executivo_014-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_lei_executivo_015-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/114/projeto_de_lei_executivo_016-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/115/projeto_de_lei_executivo_017-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/116/projeto_de_lei_executivo_018-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/117/projeto_de_lei_executivo_019-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/118/projeto_de_lei_executivo_020-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/119/projeto_de_lei_executivo_021-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/120/projeto_de_lei_executivo_022-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/121/projeto_de_lei_executivo_023-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/122/projeto_de_lei_executivo_024-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/123/projeto_de_lei_executivo_025-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/124/projeto_de_lei_executivo_026-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/148/projeto_de_lei_executivo_027-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/125/projeto_de_lei_executivo_028-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/126/projeto_de_lei_executivo_029-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/127/projeto_de_lei_executivo_030-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/128/projeto_de_lei_executivo_031-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/129/projeto_de_lei_executivo_033-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_de_lei_executivo_034-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_executivo_035-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_executivo_036-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_executivo_037-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_executivo_038-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_executivo_039-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/136/projeto_de_lei_executivo_040-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/137/projeto_de_lei_executivo_041-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/138/projeto_de_lei_executivo_042-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/139/projeto_de_lei_executivo_043-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/140/projeto_de_lei_executivo_044-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/141/projeto_de_lei_executivo_045-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/142/projeto_de_lei_executivo_046-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/143/projeto_de_lei_executivo_047-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/144/projeto_de_lei_executivo_048-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/159/resolucao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/95/projeto_de_lei_complementar_001-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_complementar_002-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_complementar_003-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_complementar_004-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/147/proposta_de_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/83/mocao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/94/mocao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_decreto_001-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_005-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_006-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_007-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_008-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/68/indicacao_009-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_010-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_011-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_012-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_013-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_014-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_015-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_016-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_017-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_018-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_019-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_020-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_021-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_022-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_023-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_024-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_025-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_026-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_027-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_028-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_029-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_030-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_031-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_032-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_033-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/3/requerimento_001-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/4/requerimento_002-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/5/requerimento_003-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/6/requerimento_004-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/7/requerimento_005-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/10/requerimento_006-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_007-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/11/requerimento_008-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/12/requerimento_009-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento_010-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento_011-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/15/requerimento_012-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/16/requerimento_013-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/17/requerimento_014-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/18/requerimento_015-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/19/requerimento_016-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/20/requerimento_017-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/21/requerimento_018-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/22/requerimento_019-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/23/requerimento_020-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/24/requerimento_021-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/25/requerimento_022-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/26/requerimento_023-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/27/requerimento_024-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_025-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_026-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_027-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_028-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_029-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_030-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_031-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/35/requerimento_032-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_033-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_034-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_035-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_036-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/40/requerimento_037-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/41/requerimento_038-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/42/requerimento_039-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/43/requerimento_040-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/44/requerimento_041-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/45/requerimento_042-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/46/requerimento_043-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/47/requerimento_044-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_045-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_046-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/50/requerimento_047-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/51/requerimento_048-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/52/requerimento_049-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/53/requerimento_050-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/54/requerimento_051-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/55/requerimento_052-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/56/requerimento_053-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/57/requerimento_054-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/58/requerimento_055-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/59/requerimento_056-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_lei_legislativo_001-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/160/projeto_de_lei_legislativo_002-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_legislativo_003-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/151/projeto_de_lei_legislativo_004-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/161/projeto_de_lei_legislativo_005-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/168/projeto_de_lei_legislativo_006-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/162/projeto_de_lei_legislativo_007-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_legislativo_008-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_de_lei_legislativo_009-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/163/projeto_de_lei_legislativo_010-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/164/projeto_de_lei_legislativo_011-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/165/projeto_de_lei_legislativo_012-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/158/projeto_de_lei_legislativo_013-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_executivo_001-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_executivo_002-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_executivo_003-2021__arquivado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_lei_executivo_004-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_de_lei_executivo_005-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/104/projeto_de_lei_executivo_006-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/105/projeto_de_lei_executivo_007-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/106/projeto_de_lei_executivo_008-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/107/projeto_de_lei_executivo_009-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/108/projeto_de_lei_executivo_010-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/109/projeto_de_lei_executivo_011-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/110/projeto_de_lei_executivo_012-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/111/projeto_de_lei_executivo_013-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/112/projeto_de_lei_executivo_014-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_lei_executivo_015-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/114/projeto_de_lei_executivo_016-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/115/projeto_de_lei_executivo_017-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/116/projeto_de_lei_executivo_018-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/117/projeto_de_lei_executivo_019-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/118/projeto_de_lei_executivo_020-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/119/projeto_de_lei_executivo_021-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/120/projeto_de_lei_executivo_022-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/121/projeto_de_lei_executivo_023-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/122/projeto_de_lei_executivo_024-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/123/projeto_de_lei_executivo_025-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/124/projeto_de_lei_executivo_026-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/148/projeto_de_lei_executivo_027-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/125/projeto_de_lei_executivo_028-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/126/projeto_de_lei_executivo_029-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/127/projeto_de_lei_executivo_030-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/128/projeto_de_lei_executivo_031-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/129/projeto_de_lei_executivo_033-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_de_lei_executivo_034-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_executivo_035-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_executivo_036-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_executivo_037-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_executivo_038-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_executivo_039-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/136/projeto_de_lei_executivo_040-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/137/projeto_de_lei_executivo_041-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/138/projeto_de_lei_executivo_042-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/139/projeto_de_lei_executivo_043-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/140/projeto_de_lei_executivo_044-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/141/projeto_de_lei_executivo_045-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/142/projeto_de_lei_executivo_046-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/143/projeto_de_lei_executivo_047-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/144/projeto_de_lei_executivo_048-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/159/resolucao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/95/projeto_de_lei_complementar_001-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_complementar_002-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_complementar_003-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_complementar_004-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/147/proposta_de_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/83/mocao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/94/mocao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_decreto_001-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H159"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>