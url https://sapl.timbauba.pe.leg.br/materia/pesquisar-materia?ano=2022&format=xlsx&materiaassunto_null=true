--- v0 (2025-12-21)
+++ v1 (2026-05-12)
@@ -54,2153 +54,2153 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Tarcísio</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_001-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_001-2022.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, conforme preceitua os art. 3° do Regimento Interno da Câmara dos Vereadores, que. seja encaminhada ao Excelentíssimo Senhor Prefeito da cidade de Timbaúba, Indicação abaixo transcrita, solicitando a Reforma/manutenção da Praça Central do Loteamento Ismael Vasconcelos, tendo em vista a mencionada praça encontra-se em total abandono.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/170/indicacao_002-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/170/indicacao_002-2022.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, conforme preceitua os art. 30 do Regimento Interno da Câmara dos Vereadores, que seja encaminhada ao Excelentíssimo Senhor Prefeito da cidade de Timbaúba, Indicação abaixo transcrita, solicitando a Reforma/manutenção da Quadra de esporte Central do Loteamento Ismael Vasconcelos, tendo em vista a mencionada praça encontra-se em total abandono.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/171/indicacao_003-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/171/indicacao_003-2022.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, conforme preceitua os art. 30 do Regimento Interno da Câmara dos Vereadores, que seja encaminhada ao Excelentíssimo Senhor Prefeito da cidade de Timbaúba, Indicação abaixo transcrita, solicitando a interdição da Rua Maciel Pinheiro, no sentido centro, rodoviária, nos dias de domingo e feriados, com a destinação de que nesses dias a supramencionada rua seja transformada em um espaço de lazer para os Timbaubenses, usando a rua para caminhadas, passeios de bicicletas, skates, como também a prática de diversos esportes na rua.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Emanuel de Dr. Jacinto</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/172/indicacao_004-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/172/indicacao_004-2022.pdf</t>
   </si>
   <si>
     <t>o Vereador que a este subscreve, com assento nesta Casa Legislativa, usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e_x000D_
 cumprida as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Exmo. Sr. Prefeito Marinaldo Rosendo de Albuquerque, que _x000D_
 exija da empresa terceirizada SOLSERV SERVIÇOS LTDA, o pagamento do salário mínimo atualizado referente ao ano de 2022 (R$ 1.212,000) para os_x000D_
 servidores públicos contratados pela empresa para prestar serviços ao município de Timbaúba.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Zé da Rua</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/173/indicacao_005-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/173/indicacao_005-2022.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de construção de O1(uma) Academia de Ginastica ao Ar Livre.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Fellipe Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_006-2022_e_006a-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_006-2022_e_006a-2022.pdf</t>
   </si>
   <si>
     <t>OBS.: Existem duas Indicações 006-2022 e o 006A-2022 do mesmo vereador com matérias diferentes. _x000D_
 O Vereador que o presente subscreve, com assento nesta Casa Legislativa usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e cumpridas as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Exmo. Sr. Marinaldo Rosendo de Albuquerque com cópia do Secretário de Cultura, Eventos e Lazer, Daniel Oliveira, indicando-lhes a criação de um Festival de Música Cristã, no município de Timbaúba.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/175/indicacao_007-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/175/indicacao_007-2022.pdf</t>
   </si>
   <si>
     <t>o Vereador que o presente subscreve, com assento nesta Casa Legislativa usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e cumpridas as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Prefeito, o Exmo. Sr. Marinado Rosendo de Albuquerque indicando-lhe o remanejamento orçamentário dos recursos destinados à realização do São João para os programas de reparo e recuperação da infraestrutura do município visto os danos causados pelas chuvas e enchentes.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/176/indicacao_008-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/176/indicacao_008-2022.pdf</t>
   </si>
   <si>
     <t>o Vereador que o presente subscreve, com assento nesta Casa Legislativa usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e cumpridas as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Prefeito, o Exmo. Sr. Marinaldo Rosendo de Albuquerque indicando-lhes a Instituição, Regulamentação, Normatização e Operacionalização do Programa "Junto com a Comunidade", o qual visa realizar obras e reparos de pequeno porte nas comunidades timbaubenses através do regime de mutirão e também criar o núcleo de assistência técnica pública e gratuita para o projeto e a construção de habitações.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/177/indicacao_009-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/177/indicacao_009-2022.pdf</t>
   </si>
   <si>
     <t>o Vereador que o presente subscreve, com assento nesta Casa Legislativa usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e cumpridas as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Prefeito, o Exmo. Sr. Marinaldo Rosendo de Albuquerque indicando-lhe a criação de um Centro Integrado de Referência em Atendimento Especializado aos Portadores com Transtorno do Espectro Autista e Síndrome de Down, no município de Timbaúba.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/178/indicacao_010-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/178/indicacao_010-2022.pdf</t>
   </si>
   <si>
     <t>o Vereador que o presente subscreve, com assento nesta Casa Legislativa usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e cumpridas as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Exmo. Sr. Marinaldo Rosendo de Albuquerque com cópia do Secretário de Defesa Social e Trânsito, Dirceu Costa, indicando-lhes a Instituição, regulamentação, normatização e operacionalização da Carteira de Identificação Funcional dos Agentes Municipais de Trânsito.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Guel</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/179/indicacao_011-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/179/indicacao_011-2022.pdf</t>
   </si>
   <si>
     <t>Sirvo-me da presente, com base no Regimento Interno, para sugerir ao Exmo. Prefeito deste município, Sr. Marinaldo Rosendo de Albuquerque, que faça todos os esforços possíveis e necessários para que busque na legislação vigente, subsídios para a promoção do pagamento de adicional de periculosidade às merendeiras das escolas públicas municipais.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/180/indicacao_012-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/180/indicacao_012-2022.pdf</t>
   </si>
   <si>
     <t>o Vereador que o presente subscreve, com assento nesta Casa Legislativa usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e cumpridas as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Exmo. Sr. Marinaldo Rosendo de Albuquerque com cópia da Secretária de Educação, Arleide Guerra, bem como, da Secretária de Ação Social, Ana Alice Rosendo e da Secretária de Saúde, Marileide Rosendo, indicando-lhes a Instituição, regulamentação, normatização e operacionalização do programa de inserção de profissionais da área de Psicologia e de Serviço Social nas Escolas Públicas Municipais.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_013-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_013-2022.pdf</t>
   </si>
   <si>
     <t>Sirvo-me da presente, com base no Regimento Interno, para sugerir ao Exmo. Prefeito deste município, Sr. Marinaldo Rosendo de Albuquerque, que faça todos os esforços possíveis e necessários para encontrar na legislação vigente, embasamentos legais para alterar a Lei 2.864/2013 (Planos Cargos, Carreiras e Vencimentos - PCCV), objetivando corrigir uma injustiça e expandir a promoção por titulação dos servidores efetivos Auxiliares de Serviços Gerais, tendo em vista que, hoje, o texto da referida Lei só permite que estes servidores progridam até o percentual de 5%(cinco por cento), sendo 2,5%(dois e meio por cento) para servidores que concluirem o nível fundamental e mais 2,5%(dois e meio por cento) para os que conclulrern o nível_x000D_
 médio.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Sirvo-me da presente, com base no Regimento Interno, para sugerir ao Exmo. Prefeito deste município, Sr. Marinaldo Rosendo de Albuquerque, que faça todos os esforços possíveis e necessários para enviar à está Casa Legislativa, como a maior brevidade de tempo possível, um projeto de lei, nos moldes da minuta em anexo, objetivando a adequação definitiva do salário base dos Agentes Comunitários de Saúde e Agentes Comunitários de Endemias à Emenda Constitucional 120/2022.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/183/indicacao_015-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/183/indicacao_015-2022.pdf</t>
   </si>
   <si>
     <t>o vereador Tarcísio Batista, com assento nesta Casa Legislativa e no uso da atribuição conferida pelo Regimento Interno, solicita a Vossa Excelência que seja encaminhada a presente indicação ao Oignfssimo Senhor Prefeito, sugerindo-lhe:</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/184/indicacao_016-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/184/indicacao_016-2022.pdf</t>
   </si>
   <si>
     <t>o vereador Tarcísio Batista, com assento nesta Casa Legislativa e no uso da atribuição conferida pelo Regimento Interno, solícita a Vossa Excelência que_x000D_
 seja encaminhada a presente indicação ao Dignissimo Senhor Prefeito, sugerindo-lhe:</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/185/indicacao_017-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/185/indicacao_017-2022.pdf</t>
   </si>
   <si>
     <t>o vereador Tarcísio Batista, com assento nesta Casa Legislativa e no uso da atribuição conferida pelo Regimento Interno, solicita a Vossa Excelência que seja encaminhada a presente indicação ao Dignisslmo Senhor Prefeito, sugerindo-lhe:</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/186/indicacao_018-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/186/indicacao_018-2022.pdf</t>
   </si>
   <si>
     <t>Sirvo-me da presente, para sugerir ao Exmo. Prefeito deste município, Sr. Marinaldo Rosendo de Albuquerque, que faça todos os esforços necessários no sentido de elaborar e mandar para esta Câmara com a maior brevidade de tempo possível, um projeto de lei, em consonância com os profissionais da educação, objetivando o rateio dos recursos do FUNDEF,que ja se encontram depositados na conta do municipio, com os profissionais que têm direito aos mencionados recursos.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/187/indicacao_019-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/187/indicacao_019-2022.pdf</t>
   </si>
   <si>
     <t>o Vereador que o presente subscreve, com assento nesta Casa Legislativa usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e cumpridas as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Prefeito, o Exmo. Sr. Marinaldo Rosendo de Albuquerque indicando-lhe que envide esforços no estudo técnico que se fizer necessário, movendo ações executivas e administrativas, para encaminhar a esta Casa de Leis, Projeto de Lei Orgânica Municipal que institua um novo "CÓDIGO DE OBRAS E EDIFICAÇÕES" _ (COE).</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/188/indicacao_020-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/188/indicacao_020-2022.pdf</t>
   </si>
   <si>
     <t>o vereador Tarctsío Batista, com assento nesta Casa Legislativa e no uso da atribuição conferida pelo Regimento Interno, solicita a Vossa Excelência que_x000D_
 seja encaminhada a presente indicação ao Oignissimo Senhor Prefeito, Marinaldo Rosendo de Albuquerque, sugerindo-lhe:</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/189/indicacao_021-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/189/indicacao_021-2022.pdf</t>
   </si>
   <si>
     <t>Assunto: Reforma e Manutenção da Escola Municipal Integral Dom Bosco.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/190/indicacao_022-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/190/indicacao_022-2022.pdf</t>
   </si>
   <si>
     <t>Reconstrução da Ponte do bairro Residencial Timbaubinha.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/191/indicacao_023-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/191/indicacao_023-2022.pdf</t>
   </si>
   <si>
     <t>o Vereador que o presente subscreve, com assento nesta Casa Legis!ativa usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e cumpridas as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Prefeito, o Exmo. Sr. Marinaldo Rosendo de Albuquerque indicando-lhe que envide esforços no que se fizer necessário, para a implantação de um curso preparatório para o Concurso Público da Prefeitura Municipal de Timbaúba.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Felipe de Jacques Filho</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/192/requerimento_001-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/192/requerimento_001-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, ouvido o Plenário e respeitadas às formalidades regimentais, que seja feito um apelo ao Exmo. Prefeito deste_x000D_
 Município, Sr. MARINALDO ROSENDO DE ALBUQUERQUE, junto ao Secretário de Obras Sr. Paulo Ferreira da Silva, mostrando a necessidade_x000D_
 mdeunipcrípoicoe.der LOMBADAS, na Av. Marechal Dantas Barreto, neste</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_002-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_002-2022.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação e reativação do dessalinizador e da lavanderia comunitária no Bairro de Sapucaia, em Timbaúba, para suprir a falta de água e auxiliar a comunidade.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/194/requerimento_003-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/194/requerimento_003-2022.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação (calçamento) e a construção de galerias de água pluvial e esgoto na Rua São Bartolomeu, Bairro Sapucaia, em Timbaúba, visando melhor trafegabilidade e saneamento básico.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_004-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_004-2022.pdf</t>
   </si>
   <si>
     <t>Requer manutenção, capinação, recuperação e construção de galeria de água pluvial e esgoto na Rua Santo Antônio, Bairro de Sapucaia, em Timbaúba, para promover melhorias na infraestrutura e qualidade de vida</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/196/requerimento_005-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/196/requerimento_005-2022.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da Praça do Bairro de Sapucaia, em Timbaúba, com o objetivo de restaurar uma área de lazer e melhorar a qualidade de vida social.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Conceição de Jerônimo</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/197/requerimento_006-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/197/requerimento_006-2022.pdf</t>
   </si>
   <si>
     <t>Requer a providência de uma placa de concreto na Rua São Bartolomeu, em Timbaúba, para sanar um buraco que causa acidentes e risco à população.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/198/requerimento_007-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/198/requerimento_007-2022.pdf</t>
   </si>
   <si>
     <t>Requer a reforma urgente da Lavanderia Municipal de Sapucaia, em Timbaúba, que se encontra em condições precárias e indignas para uso.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/199/requerimento_008-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/199/requerimento_008-2022.pdf</t>
   </si>
   <si>
     <t>Requer a agilização do término da obra do PSF de Sapucaia, em Timbaúba, para garantir atendimento digno à comunidade.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/200/requerimento_009-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/200/requerimento_009-2022.pdf</t>
   </si>
   <si>
     <t>Requer a contratação de professores para lecionar Educação Financeira nas escolas municipais de Timbaúba, buscando capacitar os cidadãos e fomentar o progresso socioeconômico.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/201/requerimento_010-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/201/requerimento_010-2022.pdf</t>
   </si>
   <si>
     <t>Requer a reativação da Sala do Empreendedor em Timbaúba, visando incentivar o empreendedorismo e o desenvolvimento econômico local.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/202/requerimento_011-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/202/requerimento_011-2022.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de placa de sinalização de área escolar na curva de acesso à Escola Maria Emília Vasconcelos, em Timbaúba, para segurança de estudantes e moradores.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/203/requerimento_012-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/203/requerimento_012-2022.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação (calçamento), construção de galeria de água pluvial e esgoto na Rua Santa Bernadete, Bairro Sapucaia, em Timbaúba.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/204/requerimento_013-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/204/requerimento_013-2022.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação (calçamento), construção de galeria de água pluvial e esgoto na Avenida Ayrton Senna, Bairro Sapucaia, em Timbaúba.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/205/requerimento_014-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/205/requerimento_014-2022.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação (calçamento), construção de galeria de água pluvial e esgoto na Rua Santo Antônio, Bairro Sapucaia, em Timbaúba.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/206/requerimento_015-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/206/requerimento_015-2022.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação (calçamento), construção de galeria de água pluvial e esgoto na Rua Santa Cecília, Bairro Sapucaia, em Timbaúba.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/207/requerimento_016-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/207/requerimento_016-2022.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Timbaúba, Estado de Pernambuco, Vereador TARCISIO BATISTA DA SILVA, conforme preceitua os art. 3° do Regimento Interno da Câmara, apresenta O REQUERIMENTO a indicação que após dado ciência ao Soberano Plenário, seja encaminhado ao Excelentíssimo senhor Prefeito Municipal MARINALDO·ROSENDO, com cópia ao Ilustríssimo Secretário de Obras, Sr. Paulo, REQUEIRO A PREMENTE NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO (CALÇAMENTO), CONSTRUÇÃO DE GALERIA DE AGUA PLUVIAL E ESGOTO NA RUA SANTA CATARINA, NO BAIRRO SAPUCAIA, E NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/208/requerimento_017-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/208/requerimento_017-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário ,respeitadas as formalidades regimentais que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO ROSENDODEALBUQUERQUE, como também ao secretario de cultura do nosso Município senhor DANIELOLIVEIRA que providencie o mais rápido possível pagamento dos ARTISTASEARTESÃOS contemplados na Lei Aldir Blanc.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_018-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_018-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário ,respeitadas as formalidades regimentais que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO ROSENDODEALBUQUERQUEI como também à secretaria de saúde a senhora MARILEIDEROSENDO1 que seja fornecido o nome da empresa e valores que o município fez a contratação dos TABLETES que os Agentes de Saúde e agentes de Endemias irão utilizar para realizar seus trabalhos.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/210/requerimento_019-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/210/requerimento_019-2022.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, ouvido o Egrégio Plenário, respeitadas as formalidades regimentais, que seja feito um veemente apelo ao Exmo. Senhor Prefeito MARINALDO ROSENDO DE ALBUQUERQUE, como também ao secretário de Obras Sr. PAULO FERREIRA DA SILVA FILHO, no sentido de solicitar o Patrolamento de estradas vicinais do Distrito de Queimadas.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_020-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_020-2022.pdf</t>
   </si>
   <si>
     <t>Requer reparos na Praça de Timbaubinha, em Timbaúba, devido a problemas na instalação elétrica e outros, visando garantir a segurança e o lazer dos cidadãos.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Nina de Marinaldo da Geladeira</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/212/requerimento_021-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/212/requerimento_021-2022.pdf</t>
   </si>
   <si>
     <t>Requer a reforma e manutenção da Praça da Vila Nova Vida, em Timbaúba, para oferecer à comunidade um espaço de lazer, atividades físicas e desenvolvimento local.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/213/requerimento_022-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/213/requerimento_022-2022.pdf</t>
   </si>
   <si>
     <t>Requer a construção de muros de arrimo, calçamentos e capinação na Rua Rio Grande do Norte, Bairro Alto da Independência, em Timbaúba</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/214/requerimento_023-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/214/requerimento_023-2022.pdf</t>
   </si>
   <si>
     <t>Solicita providências urgentes na reposição de calhas, telhas e piso da quadra da Escola Municipal Dom Bosco, no Bairro Vila Nova Vida, em Timbaúba</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Requer a drenagem e limpeza da lagoa da Vila Nova Vida, em Timbaúba</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/216/requerimento_025-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/216/requerimento_025-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, ouvido o plenário e cumprida as exigências regimentais, que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO_x000D_
 ROSENDO , que junto a secretaria de OBRAS tendo como responsável, o senhor PAULO FERREIRA, que providencie a RECUPERAÇÃO DA ESTRADA QUE DA ACESSO A COMUNIDADE DE COITES.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/217/requerimento_026-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/217/requerimento_026-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, ouvido o plenário e cumprida as exigências regimentais, que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO_x000D_
 ROSENDO , que junto a secretaria de OBRAS PAULO FERREIRA I que providencie a RECUPERAÇÃO DA ESTRADA QUE DA ACESSO A COMUNIDADE DE QUEIMADAS .</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/218/requerimento_027-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/218/requerimento_027-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, ouvido o plenário e cumprida as exigências regimentais, que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO_x000D_
 ROSENDO, que junto a secretaria de saúde MARILEIDE ROSENDO que providencie OS LEITES E FORMULAS NUTRICIONAIS QUE ATENDEM AS CRIANÇAS ESPECIAIS E AOS PACIENTES COM CANCÊR .</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/219/requerimento_028-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/219/requerimento_028-2022.pdf</t>
   </si>
   <si>
     <t>o Vereador que a este subscreve, vem na forma de regimento interno desta casa, solicitar do excelentíssimo senhor Presidente que depois de ouvido_x000D_
 o plenário desta casa seja encaminhado ao Exmo. Sr. Prefeito MARINALDO ROSENDO DE ALBUQUERQUE um veemente apelo junto a secretaria de_x000D_
 Saúde para que seja feito na Unidade de Pronto Atendimento (DPA), a higienização dos aparelhos de ar-condicionado como também a reposição de_x000D_
 colchões e lençóis. Buscando melhorar a saúde, higiene e conforto dos pacientes.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/220/requerimento_029-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/220/requerimento_029-2022.pdf</t>
   </si>
   <si>
     <t>o Vereador que a este subscreve, vem na forma de regimento interno desta casa, solicitar do excelentíssimo senhor Presidente que depois de ouvido_x000D_
 o plenário desta casa seja oficializado ao Exmo. Sr. Prefeito do município de Timbaúba - MARINALDO ROSENDO DE ALBUQUERQUE, o seguinte_x000D_
 pedido de providências, no Bairro Residencial Timbaubinha, providências urgentes na reposição de calçamentos e capinação. Visando melhorar a_x000D_
 qualidade de vida dos moradores do bairro.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/221/requerimento_030-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/221/requerimento_030-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, Ouvido o Plenário, respeitadas as formalidades Regimentais, que seja feito um veemente apelo ao Exmo. Senhor Prefeito do_x000D_
 Município, MARINALDO ROSENDO DE ALBUQUERQUE, colocação de redutores de velocidade nos cruzamentos de ruas na localidade do bairro_x000D_
 Residencial Timbaubinha.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/222/requerimento_031-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/222/requerimento_031-2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer à Mesa Diretora, ouvido o plenário e respeitadas às formalidades regimentais, que seja feito um apelo ao excelentíssimo Sr. Prefeito deste Município, Sr. Marinaldo Rosendo de Albuquerque, junto ao Secretário de Cultura, Turismo, Esportes e Lazer, bem como, ao Secretário de Serviços Urbanos, no sentido de realizar melhorias no Campo do Alto da Independência.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/223/requerimento_032-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/223/requerimento_032-2022.pdf</t>
   </si>
   <si>
     <t>"Acerca de colocação de tela de proteção no campo de futebol do bairro Alto da Independência"</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/224/requerimento_033-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/224/requerimento_033-2022.pdf</t>
   </si>
   <si>
     <t>"Acerca de colocação de tela de proteção e construção de arquibancadas na quadra da Escola Alaíde Muniz Dias no Distrito de_x000D_
 Queimadas de Cima".</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Risalva Brandão</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/225/requerimento_034-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/225/requerimento_034-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, depois de ouvida o plenário, e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao senhor Marinaldo Rosendo de Albuquerque, Prefeito do Município de Timbaúba, extensivo ao Senhor Dirceu Palma Secretário de Defesa Social, e ao Senhor Paulo Ferreira da Silva Filho, Secretário de Obras, no sentido de viabilizar um redutor de velocidade (lombada) na Rua São Diógenes, no bairro de Sapucaia, nesta Município.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/226/requerimento_035-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/226/requerimento_035-2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, no uso de suas prerrogativas regimentais e legais, requer após anuência do Plenário, que seja feito um veemente apelo ao senhor Marinaldo Rosendo de Albuquerque, Prefeito do Município de Timbaúba, para que o mesmo viabilize junto ao Secretário de Serviços Urbano, senhor Aryosvaldo Brandão, um contêiner de lixo, nas mediações da Associação de Moradores do Alto da Independência.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/227/requerimento_036-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/227/requerimento_036-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Presidente da Câmara de Vereadores de Timbaúba, o exímio senhor Josinaldo Barbosa de Araújo. No sentido de que se proceda de forma mais célere o processo de concessão do título de Cidadão Timbaubense ao senhor Gibrdano Mahatma Rosendo Costa._x000D_
 OBS.: REQUERIMENTO RETIRADO DE PAUTA.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/228/requerimento_037-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/228/requerimento_037-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como ao senhor Secretário de Serviços Urbanos, Ariosvaldo Brandão. _x000D_
 No sentido de que se coloque em prática a Lei Municipal N° 2938/2015, a qual trata da instituição do Programa "Amigos da Praça".</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/229/requerimento_038-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/229/requerimento_038-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais, que seja feito o veemente apelo ao Ilustríssimo Senhor Prefeito do Município, Marinaldo Rosendo de Albuquerque, no sentido de que faça todos os esforços possíveis e necessários para providenciar junto a secretaria de obras do município a manutenção e pavimentação asfáltica da Avenida Antônio Xavier de Morais, via esta que da acesso a Faculdade de Timbaúba e ao bairro de Sapucaia, tendo em vista a deteriorização com diversos buracos, dificultando a locomoção dos cidadãos pela referida via.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/230/requerimento_039-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/230/requerimento_039-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, Ouvido o Plenário, respeitadas as formalidades Regimentais, que seja feito um veemente apelo ao Exmo. Senhor Prefeito do_x000D_
 Município, MARINALDO ROSENDO DE ALBUQUERQUE, os seguintes pedidos de providências: capinação e saneamento básico, visando melhorar a_x000D_
 qualidade de vida dos moradores do bairro da travessa 15 de Novembro (Rua de goiana).</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/231/requerimento_040-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/231/requerimento_040-2022.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, ouvido o Egrégio Plenário, respeitadas as formalidades regimentais, que seja feito um veemente apelo ao Exmo. Senhor Prefeito MARINALDO ROSENDO DE ALBUQUERQUE, como também a Secretaria Municipal de Saúde Sr. a MARILEIDE ROSENDO DE ALBUQUERQUE no sentido de providenciar o envio do Carro Fumacê, em ação de combater a proliferação ao mosquito aegypti e a infestação de pernilongos.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/232/requerimento_041-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/232/requerimento_041-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como ao senhor Secretário de Agricultura, Carlos Menezes. No sentido de que se promova incentivos à geração de renda para os agricultores familiares que moram nas proximidades da Barragem de Tiúma através da realização de Piscicultura na_x000D_
 Barragem.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/233/requerimento_042-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/233/requerimento_042-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às fonnalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo, Sr. Marinaldo Rosendo de Albuquerque, bem como ao Secretário de Defesa Social, Dirceu Costa. Para que seja concedida permissão para a criação de uma ciclovia permanente à margem dos trilhos do trem localizados no perímetro urbano, no centro de Timbaúba.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/234/requerimento_043-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/234/requerimento_043-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como, a senhora Secretária de saúde , Marileide Rosendo a cópia da nota fiscal referente as compras de MATERIAIS DE LIMPEZA E MATERIAS DESCARTAVÉIS, referente ao PREGÃO ELETRONICO N° 013/2022 CUJO PROCESSO E PL _ 022/2022 .</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/235/requerimento_044-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/235/requerimento_044-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como, a Secretaria de OBRAS ,na pessoa do senhor Paulo Ferreira que seja feito um paliativo o mais rápido possível na RUA Manoel fontes Barbosa / rua em frente ao portão da área de trás do Atacadão .</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/236/requerimento_045-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/236/requerimento_045-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como, a Exma. Sra. Secretária de Saúde, Marileide Rosendo. No sentido de que seja enviada à Câmara Municipal de Vereadores de Timbaúba, os dados referentes ao quantitativo de pessoas com a Síndrome do Transtorno Espectro Autista no Município de Timbaúba.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/237/requerimento_046-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/237/requerimento_046-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como ao senhor Secretário de Obras, Paulo Ferreira da Silva Filho. No sentido de que seja realizado o calçamento do trecho que dá acesso da Usina Cruangí (COAF) até a Vila Cruangí.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_047-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_047-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que sela feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como, o Exmo. Sr. Secretário de Obras, Paulo Ferreira da Silva Filho. _x000D_
 No sentido de que sejam realizados os devidos reparos no muro da Escola Manuel Ferreira da Costa Azevedo no bairro de Santiago.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/239/requerimento_048-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/239/requerimento_048-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades regimentais que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO ROSENDODE ALBUQUERQUE, como também ao secretario de OBRAS I Paulo Ferreira da silva Filho que agilize o calçamento das ruas do loteamento DR. OZANAN que no dia 27/07/2021 foi assinado a ordem de serviço para esse finalidade.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/240/requerimento_049-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/240/requerimento_049-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades regimentais que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO ROSENDODE ALBUQUERQUE, como também ao secretario de OBRAS ,Paulo Ferreira da silva Filho que agilize o calçamento das RUAS MAURO FAUSTINO e RUA ENODIO M. DE OLIVEIRA, ambas do bairro de ARARUNA .</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/241/requerimento_050-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/241/requerimento_050-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário, respeitadas as formalidades regimentais, que seja feito um veemente apelo ao Exmo. Senhor Prefeito Marinaldo Rosendo de Albuquerque, bem como, ao Secretário de Obras Paulo Ferreira da Silva Filho, para que seja feita construção de uma Lombada na Rua Dr. Oscar- Ve1oso, na esquina em que dá acesso as Casas novas, no Campo do Sete.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/242/requerimento_051-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/242/requerimento_051-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como, o Exmo. Sr. Secretário de Obras, Paulo Ferreira da Silva Filho._x000D_
 No sentido de que sejam realizadas ações voltadas à fiscalização da integridade estrutural das marquises dos imóveis de Timbaúba, em especial, os que se encontram em áreas comerciais e de grande circulação de cidadãos e veículos.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/243/requerimento_052-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/243/requerimento_052-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, depois de ouvida o plenário, e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao senhor Marinaldo Rosendo de Albuquerque, prefeito do Município de Timbaúba, extensivo ao Secretário Municipal de Obras, Sr. Paulo Ferreira da Silva Filho, no sentido de agendar em suas metas prioritárias o calçamento da Rua Professor Dionísio Dias de Oliveira, Jardim Guarani, nesta cidade de Timbaúba.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/244/requerimento_053-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/244/requerimento_053-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como aos senhores Secretário de Serviços Urbanos, Ariosvaldo Brandão e o Secretário de Defesa Social e Trânsito.. Dirceu Costa. No sentido de que seja realizada a instalação de um quebra-molas na Rua Dr. Pedro Velho no Bairro Coronel Maranhão.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/245/requerimento_054-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/245/requerimento_054-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que sela feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como aos senhores. Secretário de Obras, Paulo Ferreira da Silva Filho e o Sr. Secretário de Defesa Social e Trânsito, Dirceu Costa. No sentido de que sejam realizadas a construção de dois abrigos para os mototaxistas, nos pontos que dão acesso ao Supermercado Novo Atacadão e ao Supermercado Pedrosa, em parceria com a associação municipal de mototaxistas.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/246/requerimento_055-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/246/requerimento_055-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como aos senhores Secretário de Obras, Paulo Ferreira da Silva Filho e o Sr. Secretário de Serviços Urbanos, Ariosvaldo Brandão. No sentido de que sejam realizadas a limpeza das galerias de esgoto do Loteamento Ismael Vasconcelos, bem como, o posterior fechamento dessas galerias que estão à céu aberto.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/247/requerimento_056-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/247/requerimento_056-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. O Sr. Marinaldo Rosendo de Albuquerque, bem como aos senhores Secretário de Serviços Urbanos, Ariosvaldo Brandão e o Secretário de Obras, Paulo Ferreira da Silva Filho. No sentido de que seja realizado uma operação tapa-buracos no trecho que dá acesso a Faculdade de Ciências de Timbaúba - FACET.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_057-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_057-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, com cópia o Sr. Secretário de Serviços, Urbanos, Ariosvaldo Brandão e o Sr. Secretário de Obras, Paulo Ferreira da Silva Filho. No sentido de que seja realizada a conclusão do calçamento da Rua Galo de Campina no Bairro do Ozanan.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/249/requerimento_058-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/249/requerimento_058-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, com cópia o Sr. Secretário de Serviços Urbanos, Ariosvaldo Brandão. No sentido de que sejam realizados os devidos reparos na iluminação do Loteamento Bairro Novo, nas proximidades da Faculdade de Ciências de Timbaúba.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Zito Andrade</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/250/requerimento_059-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/250/requerimento_059-2022.pdf</t>
   </si>
   <si>
     <t>Venho através de o presente expediente REQUERER de Vossa excelência a reposição dos calçamentos da Rua da Rua Dr. Irajá de Almeida_x000D_
 Lins, Bairro de Santa Ana, nesta.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/251/requerimento_060-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/251/requerimento_060-2022.pdf</t>
   </si>
   <si>
     <t>Venho através de o presente expediente REQUERER de Vossa excelência a reposição do calçamento da Rua José Cláudio, Figueira_x000D_
 Rodrigues, Bairro da Rua da Ponte, nesta. Justifica-se o pedido diante de tantas reclamações</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/252/requerimento_061-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/252/requerimento_061-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como ao senhor Secretário de Serviços Urbanos, Ariosvaldo Brandão._x000D_
 No sentido de que seja instalado um reforço na iluminação da praça do INSS e das áreas adjacentes em que estão localizados os espetinhos e barracas de lanches.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_062-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_062-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, com cópia o Sr. Secretário de Serviços Urbanos, Ariosvaldo Brandão. No sentido de que sejam realizados os devidos reparos na iluminação da escadaria do Sítio Santiago.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_063-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_063-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após ouvido o Plenário e cumprida às formalidades regimentais, que seja feito um veemente apelo ao chefe do Poder Executivo_x000D_
 Municipal, Sr. Marinaldo Rosendo de Albuquerque, que junto a Secretaria de Serviços Urbanos, seja feito o reparo da iluminação e substituição das lâmpadas queimadas na Primeira e Segunda travessa da Rua Eduardo Magalhães situada no Bairro de Sapucaia.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_064-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_064-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades regimentais que seja feito um veemente apelo ao Exmo. Sr. Prefeito_x000D_
 MARINALDO ROSENDO DE ALBUQUERQUE I como também a secretaria de SAÚDE senhora MARILlA ROSENDO agilize o mais rápido possível os_x000D_
 atendimentos com as especialidades abaixo citadas:</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/256/requerimento_065-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/256/requerimento_065-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades regimentais que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO ROSENDODE ALBUQUERQUEJ como também ao secretario da SDS senhor DIRCEUPALMAS ,a informação do valor ( saldo) que tem disponível na secretária J para que o mesmo venha ser utilizado de forma a promover aos AGENTES e APOIOS do TRÂNSITO melhores condições de trabalho.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_066-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_066-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades regimentais que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO ROSENDO DE ALBUQUERQUE, como também a secretaria de SAÚDE senhora MARILlA ROSENDO a informação de quando irá dar início a EXECUÇÃO DE SERViÇOS DE REFORMA E MANUTENÇÃO DE DIVERSAS UNIDADES BÁSICAS DE SAÚDE NO MUNIClPIO DE TIMBAUBA , SENDO LOTE I ( UBS SÃO JOSE) LOTE 11(UBS CRUZEIRO I) LOTE 111(UBS CAMPO DO SETE) LOTE IV (UBS OZANAN) I referente PL- 016/2022 , CPL Extrato de Contrato NQ043/2022 FMS - Tomada de Preços Nº 002/2022.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_067-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_067-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades regimentais que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO ROSENDODEALBUQUERQUE, como também a secretaria de SAÚDE senhora MARILlA ROSENDO a informação de quando irá dar início a EXECUÇÃODE SERVIÇOSDE CONSTRUÇÃO DA UNIDADE BÁSICA DE SAÚDE DE TRÊSCÔCOS, ZONA URBANA DO MUNICIPIO DE TIMBAÚBA, referente PL- 017/2022 , CPL Extrato de Contrato Nº 044/2022 FMS - Tomada de Preços Nº 003/2022, e o Local onde será construído a Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/259/requerimento_068-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/259/requerimento_068-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como, a Secretária de Saúde, a Sra. Marília Rosendo. No sentido de que sejam realizados os devidos reparos nas instalações da Unidade de Pronto Atendimento - UPA de Timbaúba.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/260/requerimento_069-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/260/requerimento_069-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo à Presidente da Câmara de Vereadores de Timbaúba, a Sra. Marileide Rosendo de Albuquerque. No sentido de que se proceda de forma mais célere o processo de concessão do título de Cidadão Timbaubense ao senhor Tenente Coronel Borba aprovado por unanimidade por esta casa.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/261/requerimento_070-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/261/requerimento_070-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como, ao Sr. Secretário de Serviços Urbanos, Ariosvaldo Brandão. No sentido de que a Iluminação Pública de nosso município seja completamente substituída por Lâmpadas e Luminárias de LED.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/262/requerimento_071-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/262/requerimento_071-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, com cópia o Sr. Secretário de Serviços Urbanos, Ariosvaldo Brandão. No sentido de que se proceda a instalação de lâmpadas nos postes da Rua Delamario Borba, no bairro de Santa Ana, nas proximidades da Capela.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/263/requerimento_072-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/263/requerimento_072-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo à Presidente da Câmara de Vereadores de Timbaúba, a Sra. Marileide Rosendo de Albuquerque. No sentido de que o Projeto de Lei nO002/2021 aprovado por unanimidade por esta casa, retorne à tramitação para a sua promulgação.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/264/requerimento_073-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/264/requerimento_073-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo à Presidente da Câmara de Vereadores de Timbaúba, a Sra. Marileide Rosendo de Albuquerque. No sentido de que se proceda de forma mais célere o processo de concessão do título de Cidadão Timbaubense ao senhor Giordano Mahatma Rosendo Costa.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/265/requerimento_074-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/265/requerimento_074-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após ouvido o Plenário e cumprida às formalidades regimentais, que seja feito um veemente apelo ao chefe do Poder Executivo_x000D_
 Municipal, Sr. Marinaldo Rosendo de Albuquerque, que junto a Secretaria de Obras, seja feito reparos e manutenção no prédio da escola municipal Dr. João Ferreira Lima situada no engenho Limoeirinho. Sendo necessário reparo nas fiações elétricas, vidros, pintura, banheiros, coberta e serviço de alvenaria no imóvel.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/266/requerimento_075-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/266/requerimento_075-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque. No sentido de que se coloque em prática o cumprimento do "PLO" vigente Lei n° 2.853/2013, que determina na sua ementa: "dispõe sobre a obrigatoriedade de ser mencionado o nome do Vereador Autor da proposta quando da sanção e promulgação do texto da lei".</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/267/requerimento_076-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/267/requerimento_076-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo à Presidente da Câmara de Vereadores de Timbaúba, a Sra. Marileide Rosendo de Albuquerque. No sentido de que a Mesa Diretora determine a criação de uma Comissão Especial Temporária de Vereadores e Corpo Técnico Jurídico, visando a realização de propostas de revisão e atualização da Lei Orgânica do Município de Timbaúba - (LOMT) e também do Regimento Interno do Poder Legislativo - (CMT), com prazo para conclusão é de 180 dias, prorrogáveis pelo mesmo período.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/268/requerimento_077-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/268/requerimento_077-2022.pdf</t>
   </si>
   <si>
     <t>REQUER A PREMENTE NECESSIDADE DE PROCEDER A MANUTENÇÃO (TAPA BORACOS) (CALÇAMENTO) NA AV. SÃO QUIRlNO, NO BAIRRO SAPUCAIA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/269/requerimento_078-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/269/requerimento_078-2022.pdf</t>
   </si>
   <si>
     <t>REQUER A PREMENTE NECESSIDADE DE PROCEDER A MANUTENÇÃO (TAPA BURACOS) NA SÃO BARTOLOMEU, NO BAIRRO SAPUCAlA, NESTE MUNICIPJO.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/270/requerimento_079-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/270/requerimento_079-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades regimentais que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO ROSENDODEALBUQUERQUEI como também a secretario de CULTURA, senhor DANIEL OLIVEIRA informações dos recursos recebidos nos anos de 2021/2022 e onde foram aplicados I ações e eventos na utilização desses recursos.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/271/requerimento_080-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/271/requerimento_080-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades regimentais que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO ROSENDODE ALBUQUERQUE, como também ao secretario da SDS( Secretaria de Defesa Social) , senhor DIRCEUPALMA</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_081-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_081-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais, que seja feito o veemente apelo ao Ilustríssimo Senhor Prefeito do Município, Sr. Marinaldo Rosendo de Albuquerque, no sentido de que faça todos os esforços possíveis e necessários para que, junto a secretaria de obras, realize o conserto da fossa séptica na Rua França, no Alto da Independência, pois, esta se encontra com grande vazamento, colocando os cidadãos residentes na localidade em risco sanitário.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/273/requerimento_082-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/273/requerimento_082-2022.pdf</t>
   </si>
   <si>
     <t>REQUER A PREMENTE NECESSIDADE DE PROCEDER A MANUTENÇÃOIRECAPEAMENTO ASFALTICO, NA RUA PROJETADA (RUA 00 AÇUDE), NO BAIRRO SAPUCAIA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_083-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_083-2022.pdf</t>
   </si>
   <si>
     <t>Venho através de o presente expediente REQUERER de vossa excelência e do secretário de serviços urbanos, para que proceda a instalação de lâmpadas no distrito de Catucá.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/275/requerimento_084-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/275/requerimento_084-2022.pdf</t>
   </si>
   <si>
     <t>Venho através de o presente expediente REQUERER de vossa excelência e do secretário de serviços urbanos, para que proceda a instalação de lâmpadas no distrito de São José do Livramento.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_085-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_085-2022.pdf</t>
   </si>
   <si>
     <t>Venho através de o presente expediente REQUERER de vossa excelência a reposição de calçamento da rua Frei Damião no distrito de São José do Livramento.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/277/requerimento_086-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/277/requerimento_086-2022.pdf</t>
   </si>
   <si>
     <t>Venho através de o presente expediente REQUERER de vossa excelência a reposição de calçamento da rua Maria Brasilina Jordão, Por trás da igreja evangélica Assembleia de Deus no distrito de Catucá.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/278/requerimento_087-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/278/requerimento_087-2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, no uso de suas prerrogativas regimentais e legais, requer após anuência do Plenário, que seja feito um veemente apelo ao senhor Marinaldo Rosendo de Albuquerque, prefeito do Município de Timbaúba, para que o mesmo viabilize junto a Secretaria responsável, ampliação do Centro de Reabilitação e Fisioterapia de Timbaúba.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/279/requerimento_088-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/279/requerimento_088-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, depois de ouvida o plenário, e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao senhor Marinaldo Rosendo de Albuquerque, prefeito do Município de Timbaúba, extensivo ao Secretário Municipal de Obras, no sentido de agendar em suas metas prioritárias a sinalização das lombadas da cidade através de pintura própria e placas de trânsito.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/280/requerimento_089-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/280/requerimento_089-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade.•.o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como, ao Sr. Secretário de Obras, Paulo Ferreira da Silva Filho. No sentido de que seja realizado o serviço de recuperação asfáltica do bairro Manoel Rosendo.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/281/requerimento_090-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/281/requerimento_090-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais, que seja enviado um Pedido de Informação ao Ilustríssimo Senhor Prefeito do Município, Sr. Marinaldo Rosendo de Albuquerque, no sentido de nos informar os motivos pelos quais o Edital Nº 001/2022, publicado em 02 de dezembro de 2022, não ofertou vagas para o cargo de professor(a), bem como, para cargos de nível superior no Concurso Público Para o Provimento de Cargos Efetivos ao qual se refere o mencionado edital.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/282/requerimento_091-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/282/requerimento_091-2022.pdf</t>
   </si>
   <si>
     <t>Assunto: TAMPA BURACO; RECAPEAMENTO ASFALTICO E LOMBADAS DA RUA DO BAIRRO JARDIMM GUARANI.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_092-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_092-2022.pdf</t>
   </si>
   <si>
     <t>Assunto: TAMPA BUR4.CO; RECAPEAMENTO ASFALTICO E LOMBADAS DA RUA DO BAIRRO JARDIMM GUARANI.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/284/requerimento_093-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/284/requerimento_093-2022.pdf</t>
   </si>
   <si>
     <t>Assunto: TAMPA BUR4.CO; RECAPEAMENTO ASFALTICO DA RUA DO BAIRRO JARDIMM GUARANI.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/285/requerimento_094-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/285/requerimento_094-2022.pdf</t>
   </si>
   <si>
     <t>Assunto: TAMPA BURACO; RECAPEAMENTO ASFALTICO DA RUA DO BAIRRO JARDIMM GUARANI.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_095-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_095-2022.pdf</t>
   </si>
   <si>
     <t>Assunto: Tampa Buraco: Recapeamento Asfáltico da Rua do bairro de Jardim Guaraí</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/287/requerimento_096-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/287/requerimento_096-2022.pdf</t>
   </si>
   <si>
     <t>Assunto: TAMPA BURt\CO; RECAPEAMENTO ASFALTICO DA RUA DO BAIRRO JARDIMM GUARANI.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/288/requerimento_097-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/288/requerimento_097-2022.pdf</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_098-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_098-2022.pdf</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/290/requerimento_099-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/290/requerimento_099-2022.pdf</t>
   </si>
   <si>
     <t>REQUER A PREMENTE NECESSIDADE DE PROCEDER A MANUTENÇÃO SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS E APAGADAS NAS SEGUINTES RUAS E AVENIDAS, AV. AYRTON SENNA, RUA SÃO BARTOLOMEU, RUA SÃO OOOENES, RUA ESPORTE, RUA SÃO CRISTOVÃO, RUA AYRTON SENNA E TRAVESSA SÃO TOMÉ, NO BAIRRO SAPUCAJA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/291/requerimento_100-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/291/requerimento_100-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido do plenário, respeitada as formalidades regimentais, que seja enviado um pedido de informação ao Ilustríssimo Senhor Prefeito do município Marinado Rosendo de Albuquerque, no sentido de nos informar os motivos pelos quais não foi iniciadas a pavimentação da Avenida Sandoval Pereira, que dá acesso à moagem maracanã, localizada no bairro de Araruna.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_101-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_101-2022.pdf</t>
   </si>
   <si>
     <t>o Vereador que a este subscreve, vem na forma de regimento interno desta casa, solicitar do excelentíssimo senhor Presidente que depois de ouvido o plenário desta casa seja oficializado ao senhor Prefeito MARINALDO ROSENDO DE ALBUQUERQUE providências para solucionar os problemas de quantitativo dos transportes da saúde do Município de Timbaúba que leva pacientes para fazer tratamentos médicos na capital pernambucana.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/293/requerimento_102-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/293/requerimento_102-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades regimentais que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALOO ROSENDODEALBUQUERQUEI como também a secretaria de saúde Senhora Marilia Rosendo 1 que tome providencias quanto a disponibilidade de mais ambulâncias além da ambulância UTI no município para atendimento na UPA</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/294/requerimento_103-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/294/requerimento_103-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades regimentais que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO ROSENDODE ALBUQUERQUE, como também ao secretario de obras senhor PAULO FERREIRADA SILVA FILHO, o projeto de saneamento / encanação do fossão situado no Loteamento Eliezer Barbosa de Araújo (queimadas nova ).</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/303/projeto_de_lei_do_legislativo_001-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/303/projeto_de_lei_do_legislativo_001-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: RECONHHECE COMO DE UTILIDADE PÚBLICA MUNICíPAL DE TlMBAÚBA A "ESCOLA DE SAMBA REPRESENTANTE DO RITMO", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/306/projeto_de_lei_do_legislativo_002-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/306/projeto_de_lei_do_legislativo_002-2022.pdf</t>
   </si>
   <si>
     <t>FICA ,RECONHECIDO, NO MUNiCíPIO DE TlMBAUBA, O RISCO DA ATIVIDADE PROFISSIONAL EXERCIDA POR VIGILANTES INTEGRANTES DAS EMPRESAS DE SEGURANÇA PRIVADA E/OU DAS POSSUIDORAS DE SERViÇOS ORGÂNICOS DE SEGURANÇA PRIVADA</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/307/projeto_de_lei_do_legislativo_003-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/307/projeto_de_lei_do_legislativo_003-2022.pdf</t>
   </si>
   <si>
     <t>EMENTA: Institui o programa Maria da Penha vai à escola visando sensibilizar a comunidade escolar sobre violência_x000D_
 doméstica e familiar, e dá outras providências.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/308/projeto_de_lei_do_legislativo_004-2022_arquivado.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/308/projeto_de_lei_do_legislativo_004-2022_arquivado.pdf</t>
   </si>
   <si>
     <t>DECLARA QUE A CIRANDA É PATRIMÔNIO CULTURAL IMATERiAl DO BAIRRO DE MOCÕS E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 OBS.: PROJETO ARQUIVADO</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/309/projeto_de_lei_do_legislativo_005-2022_arquivado.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/309/projeto_de_lei_do_legislativo_005-2022_arquivado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO IPTU - IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA - E TAXAS DELE DECORRENTES, DOS_x000D_
 CONTRIBUINTES VINCULADOS ÀS UNIDADES CONSUMIDORAS ENQUADRADOS NA SUBCLASSE RESIDENCIAL BAIXA RENDA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS._x000D_
 OBS.: PROJETO ARQUIVADO</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/310/projeto_de_lei_do_legislativo_007-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/310/projeto_de_lei_do_legislativo_007-2022.pdf</t>
   </si>
   <si>
     <t>Determinar que, no âmbito do Município de Timbaúba, os estabelecimentos públicos e privados_x000D_
 insiram nas placas o "SIMBOLO MUNDIAL DO ESPECTRO AUTISTA" e dá outras providencias.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/311/projeto_de_lei_do_legislativo_008-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/311/projeto_de_lei_do_legislativo_008-2022.pdf</t>
   </si>
   <si>
     <t>DECLARA QUE A CIRANDA É PATRIMÔNIO CULTURAL IMATERIAL DO BAIRRO DE MOCÓS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/312/projeto_de_lei_do_legislativo_009-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/312/projeto_de_lei_do_legislativo_009-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO DO AUTISMO NO MUNICÍPIO DE TIMBAÚBA.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/313/projeto_de_lei_do_legislativo_010-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/313/projeto_de_lei_do_legislativo_010-2022.pdf</t>
   </si>
   <si>
     <t>INST!TU! NO ÂMB!TO DESTE MUINICíplO OS D!REITOS DOS PORTADORES DO TRANSTORNO DO ESPECTRO AUTISTA (TEA) COMO PESSOA COM DEFICIÊNCIA E VIABILlZANDO AS PRÁTICAS DAS POLíTICAS PÚBLICAS PRIORITÁRIAS.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DA LISTA DOS MÉDICOS PLATONISTAS E DO RESPONSÁVEL PELO PLANTÃO NOS HOSPITAIS DO MUNICÍPIO DE TIMBAÚBA PE</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/314/projeto_de_lei_do_legislativo_012-2022_arquivado.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/314/projeto_de_lei_do_legislativo_012-2022_arquivado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR A CARTEIRA DE IDENTIFICAÇÃO FUNCIONAL DIGITAL DOS AGENTES MUNICIPAIS DE TRÃNSITO DO MUNiCíPIO DE TIMBAÚBA, ESTABELECE OS CRITÉRIOS DE EMISSÃO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 OBS.: PROJETO ARQUIVADO</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/315/projeto_de_lei_do_legislativo_013-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/315/projeto_de_lei_do_legislativo_013-2022.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Consciência Negra e de Ação Antirracista no Município de Timbaúba e dá outras providências.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Marinaldo Rosendo de Albuquerque</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/317/projeto_de_lei_executivo_001-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/317/projeto_de_lei_executivo_001-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Administrativa do Poder Executivo do Município de Timbaúba, criando e_x000D_
 mantendo cargos, e dá outras providências.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/318/projeto_de_lei_executivo_002-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/318/projeto_de_lei_executivo_002-2022.pdf</t>
   </si>
   <si>
     <t>MODIFICA A, LEI, MUNICIPAL N° 2.750, DE 05 DE DEZEMBRO DE 2011 SUBSTITUINDO ANEXO 01 - GRADE DE VENClMENTO DO  CARGO DE SECRETÁRIO ESCOLAR.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/319/projeto_de_lei_executivo_003-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/319/projeto_de_lei_executivo_003-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PAGAMENTO DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR (AFC) AOS AGENTES COMUNITÁRIOS DE_x000D_
 SAÚDE E AOS AGENTES DE COMBATE ÀS ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/320/projeto_de_lei_executivo_004-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/320/projeto_de_lei_executivo_004-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR PEIXE ÀS FAMÍLIAS CARENTES DURANTE O PERÍODO DA SEMANA SANTA E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/321/projeto_de_lei_executivo_005-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/321/projeto_de_lei_executivo_005-2022.pdf</t>
   </si>
   <si>
     <t>EMENTA: "Institui o Programa de Recuperação de Créditos tributários e não tributários (REFIS 2022) do_x000D_
 Município de Timbaúba e da outras providências. "</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/322/projeto_de_lei_executivo_006-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/322/projeto_de_lei_executivo_006-2022.pdf</t>
   </si>
   <si>
     <t>TOMBA A CAPELA DA IGREJA CATÓLICA DE NOSSA SENHORA DO ROSÁRIO, NA VILA CRUANGI,_x000D_
 POR SEU INTERESSE URBANíSTICO E RELIGIOSO.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/323/projeto_de_lei_executivo_007-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/323/projeto_de_lei_executivo_007-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO À AMOT AT • ASSOCIACAO DOS MOTOTAXISTAS_x000D_
 DE TIMBABA-PE, ATRAVÉS DE PAGAMENTO DE ALUGUEL DE IMÓVEL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/324/projeto_de_lei_executivo_008-2022_arquivado.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/324/projeto_de_lei_executivo_008-2022_arquivado.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI MUNICIPAL N0 3.064, DE 04 DE MARÇO DE 2021, QUE INSTITUIU O PROGRAMA DE RECUPERAÇÃO FISCAL DO_x000D_
 MUNiCíPIO DE TIMBAÚBA - REFIS 2021._x000D_
 OBS.: ESSE PROJETO FOI ARQUIVADO</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/325/projeto_de_lei_executivo_009-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/325/projeto_de_lei_executivo_009-2022.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS ÀS LEIS N° 2.864/2013 E N° 3.109/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/326/projeto_de_lei_executivo_010-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/326/projeto_de_lei_executivo_010-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER CAMPANHA DE ESTIMULO À ARRECADAÇÃO DO IMPOSTO SOBRE A PROPRIEDADE_x000D_
 PREDIAL E TERRITORIAL URBANA· IPTU, MEDIANTE REALIZAÇÃO DE SORTEIOS DE PRÊMIOS, COMO MEIO DE AUXILIAR A FISCALIZAÇÃO E MELHORAR A_x000D_
 ARRECADAÇÃO DE TRIBUTOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/327/projeto_de_lei_executivo_011-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/327/projeto_de_lei_executivo_011-2022.pdf</t>
   </si>
   <si>
     <t>Revoga e altera dispositivos da lei Municipal nO2.864/2013 que "dispõe sobre O Plano de Cargos, Carreira e Salários dos Servidores Públicos Municipais de Timbaúba e dá outras providências e revoga dispositivo da lei Municipal nº 2.743/2011 que "reestrutura o Regime Próprio de Previdência Social - RPPS (FUNPRETI) no âmbito do município do Timbaúba-PE" .</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/348/projeto_de_lei_executivo_012-2022_retirado_pelo_poder_executivo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/348/projeto_de_lei_executivo_012-2022_retirado_pelo_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Adequa a remuneração dos Profissionais do Magistério de Timbaúba, ao Piso Salarial Nacional, em cumprimento ao disposto no art. 5°, da lei Federal_x000D_
 n", 11.738/2008, e dá outras providencias._x000D_
 OBS.: ESSE PROJETO FOI RETIRADO DE PAUTA</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/328/projeto_de_lei_executivo_013-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/328/projeto_de_lei_executivo_013-2022.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS NA LEI Nº 2.738/2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/329/projeto_de_lei_executivo_014-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/329/projeto_de_lei_executivo_014-2022.pdf</t>
   </si>
   <si>
     <t>REVOGA, MODIFICA E ACRESCENTA DISPOSITIVOS NA LEI Nº 2.920/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/330/projeto_de_lei_executivo_015-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/330/projeto_de_lei_executivo_015-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER REVISÃO GERAL ANUAL AOS VENCIMENTOS DOS SERVIDORES EFETIVOS DO_x000D_
 MUNICíPIO DE TIMBAÚBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/331/projeto_de_lei_executivo_016-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/331/projeto_de_lei_executivo_016-2022.pdf</t>
   </si>
   <si>
     <t>Adequa a remuneração dos Profissionais do Magistério de Timbaúba, ao Piso Salarial Nacional, em cumprimento ao_x000D_
 disposto no art. 5°, da Lei Federal n", 11.738/2008, e dá outras providencias.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/332/projeto_de_lei_executivo_017-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/332/projeto_de_lei_executivo_017-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reparcelamento e parcelamento de débitos do Município de Timbaúba com seu Regime Próprio de_x000D_
 Previdência Social - RPPS, de que trata a Emenda Constitucional nO113, de 2021.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/333/projeto_de_lei_executivo_018-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/333/projeto_de_lei_executivo_018-2022.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes orçamentárias para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/334/projeto_de_lei_executivo_019-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/334/projeto_de_lei_executivo_019-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO TRANSPORTE ESCOLAR NO ÂMBITO DO MUNiCípIO DE_x000D_
 TIMBAÚBA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/335/projeto_de_lei_executivo_020-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/335/projeto_de_lei_executivo_020-2022.pdf</t>
   </si>
   <si>
     <t>ADEQUA A REMUNERAÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATE ÀS ENDEMIAS (ACE), AO_x000D_
 PISO SALARIAL NACIONAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/336/projeto_de_lei_executivo_021-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/336/projeto_de_lei_executivo_021-2022.pdf</t>
   </si>
   <si>
     <t>TRANSFORMA, E TAMBÉM CRIA, CARGOS EFETIVOS VAGOS, ALTERA REDAÇÃO_x000D_
 DA LEI 2.743/2011 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/337/projeto_de_lei_executivo_022-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/337/projeto_de_lei_executivo_022-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 8° DA LEI DE Nº 3.066/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/338/projeto_de_lei_executivo_023-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/338/projeto_de_lei_executivo_023-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/339/projeto_de_lei_executivo_024-2022_arquivado.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/339/projeto_de_lei_executivo_024-2022_arquivado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO GRATUITA DE POSSE E DOAÇÃO DE UM IMÓVEL RURAL PARA O CTR ITAPARICA CENTRAL DE TRATAMENTO DE_x000D_
 RESIDUOS SOllDOS SERTAO ITAPARICA LTDA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 OBS.: ESSE PROJETO FOI ARQUIVADO</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/340/projeto_de_lei_executivo_025-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/340/projeto_de_lei_executivo_025-2022.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do Município para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/341/projeto_de_lei_executivo_026-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/341/projeto_de_lei_executivo_026-2022.pdf</t>
   </si>
   <si>
     <t>Atualiza o Plano Plurianual do Município para execução da parcela anual de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/342/projeto_de_lei_executivo_027-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/342/projeto_de_lei_executivo_027-2022.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PISO MíNIMO PARA EXECUÇÃO FISCAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/343/projeto_de_lei_executivo_028-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/343/projeto_de_lei_executivo_028-2022.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI MUNICIPAL N° 2.821, DE 02 DE JULHO DE 2013 (ALTERADA PELA LEI 2.945/2015), QUE DISPÔS SOBRE DOAÇÃO COM ENCARGO DE TERRENO LOCALIZADO NO LOTEAMENTO SAPUCAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/344/projeto_de_lei_executivo_029-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/344/projeto_de_lei_executivo_029-2022.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI MUNICIPAL N0 3.116, DE 11 DE ABRIL DE 2022, QUE INSTITUIU O PROGRAMA DE_x000D_
 RECUPERAÇÃO FISCAL DO MUNiCíPIO DE TIMBAÚBA - REFIS 2022.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/345/projeto_de_lei_executivo_030-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/345/projeto_de_lei_executivo_030-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar por Excesso de Arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/346/projeto_de_lei_executivo_031-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/346/projeto_de_lei_executivo_031-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRIBUiÇÃO PARA CUSTEIO DE ilUMINAÇÃO PÚBLICA - CIP E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/347/projeto_de_lei_executivo_032-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/347/projeto_de_lei_executivo_032-2022.pdf</t>
   </si>
   <si>
     <t>EMENTA: "AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER À DOAÇÃO DE TERRENO DO PATRIMÔNIO PÚBLICO, A EMPRESAH_x000D_
 F MADEIRAS E PORTAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Josinaldo Barbosa, Emanuel de Dr. Jacinto, Tarcísio, Zé da Rua</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/349/projeto_de_resolucao_001-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/349/projeto_de_resolucao_001-2022.pdf</t>
   </si>
   <si>
     <t>Fixa e regulamenta a concessão de diárias aos agentes políticos e servidores públicos na Câmara Municipal de Timbaúba, e dá outras providências.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/350/projeto_de_resolucao_002-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/350/projeto_de_resolucao_002-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Administrativa do Quadro de Cargos de Provimento Efetivo e em Comissã ;'l sobre os vencimentos e vantagens da Câmara_x000D_
 Municipal de Timbaúb e dá outras providências.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>Josinaldo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/351/projeto_de_resolucao_003-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/351/projeto_de_resolucao_003-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Timbaubense ao Dr. DANILO FÉLIX AZEVEDO.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/352/projeto_de_resolucao_004-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/352/projeto_de_resolucao_004-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, NO ÂMBITO DA CÂMARA MUNICIPAL DE TIMBAÚBA, DO PARLAMENTO JOVEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/298/projeto_de_lei_complementar_001-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/298/projeto_de_lei_complementar_001-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ISENÇÃO POR TEMPO DETERMINADO PARA LOTEAMENTOS APROVADOS, REGULARIZADOS E REGISTRADOS NA ÁREA URBANA DO MUNICíPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/299/projeto_de_lei_complementar_002-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/299/projeto_de_lei_complementar_002-2022.pdf</t>
   </si>
   <si>
     <t>MODIFICA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNiCíPIO DE TIMBAÚBA DE ACORDO COM A EMENDA_x000D_
 CONSTITUCIONAL N° 103, DE 2019.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/300/projeto_de_lei_complementar_003-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/300/projeto_de_lei_complementar_003-2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE REMISSÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU INCIDENTE SOBRE IMÓVEIS EDIFICADOS ATINGIDOS POR_x000D_
 ENCHENTES E ALAGAMENTOS CAUSADOS PELAS CHUVAS OCORRIDAS NO MUNiCíPIO DE TIMBAÚBA.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/301/projeto_de_lei_complementar_004-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/301/projeto_de_lei_complementar_004-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE INCENTIVO FISCAL PARA INVESTIMENTOS EM IMPLANTAÇÃO INDÚSTRIAS, COMÉRCIOS OU_x000D_
 SERVIÇO NO MUNICfplO DE TIMBAÚBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/302/projeto_de_lei_complementar_005-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/302/projeto_de_lei_complementar_005-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SERViÇO DE INSPEÇÃO MUNICIPAL DE PRODUTOS DE ORIGEM ANIMAL E VEGETAL - SIM, NO MUNiCíPIO DE TIMBAÚBA, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/305/proposta_de_emenda_a_lei_organica_001-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/305/proposta_de_emenda_a_lei_organica_001-2022.pdf</t>
   </si>
   <si>
     <t>EMENTA: "Estabelece regras para o Regime Próprio de Previdência Social do Município de Timbaúba de acordo_x000D_
 com a Emenda Constitucional nO103, de 2019."</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>MOP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/295/mocao_de_pesar_001-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/295/mocao_de_pesar_001-2022.pdf</t>
   </si>
   <si>
     <t>Neste momento de dor e perplexidade pelo qual passa o povo timbaubense, em virtude do falecimento prematuro do Ex-Vereador, Marinaldo Macedo_x000D_
 do Nascimento, ocorrido no dia 15 de fevereiro. A Câmara Municipal de Timbaúba, bem como, todos os Vereadores que a compõe, vem externar o seu mais profundo pesar pela perda irreparável deste homem digno, um grande colega e cidadão, estimado por todos que o conheceram.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/296/mocao_de_pesar_002-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/296/mocao_de_pesar_002-2022.pdf</t>
   </si>
   <si>
     <t>o Vereador que subscreve, com assento nesta Egrégia Casa de Leis, usando de suas atribuições que o cargo lhe confere, vêm através desta, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família da senhora EDJANE GONÇALVES DA SILVA, pelo seu falecimento, ocorrido no dia 04/08/2022.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/316/projeto_de_decreto_legislativo_001-2022.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/316/projeto_de_decreto_legislativo_001-2022.pdf</t>
   </si>
   <si>
     <t>EMENTA: CONCEDE O TíTULO DE CIDADÃO TIMBAUBENSE AO PASTOR JOSÉ CARLOS BEZERRA.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/353/veto_ao_projeto_de_lei_legislativo_008-2021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/353/veto_ao_projeto_de_lei_legislativo_008-2021.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO AO PL DO LEGISLATIVO N° 008/2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2507,68 +2507,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/170/indicacao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/171/indicacao_003-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/172/indicacao_004-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/173/indicacao_005-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_006-2022_e_006a-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/175/indicacao_007-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/176/indicacao_008-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/177/indicacao_009-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/178/indicacao_010-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/179/indicacao_011-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/180/indicacao_012-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_013-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/183/indicacao_015-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/184/indicacao_016-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/185/indicacao_017-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/186/indicacao_018-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/187/indicacao_019-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/188/indicacao_020-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/189/indicacao_021-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/190/indicacao_022-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/191/indicacao_023-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/192/requerimento_001-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_002-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/194/requerimento_003-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_004-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/196/requerimento_005-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/197/requerimento_006-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/198/requerimento_007-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/199/requerimento_008-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/200/requerimento_009-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/201/requerimento_010-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/202/requerimento_011-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/203/requerimento_012-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/204/requerimento_013-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/205/requerimento_014-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/206/requerimento_015-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/207/requerimento_016-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/208/requerimento_017-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_018-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/210/requerimento_019-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_020-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/212/requerimento_021-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/213/requerimento_022-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/214/requerimento_023-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/216/requerimento_025-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/217/requerimento_026-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/218/requerimento_027-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/219/requerimento_028-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/220/requerimento_029-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/221/requerimento_030-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/222/requerimento_031-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/223/requerimento_032-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/224/requerimento_033-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/225/requerimento_034-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/226/requerimento_035-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/227/requerimento_036-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/228/requerimento_037-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/229/requerimento_038-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/230/requerimento_039-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/231/requerimento_040-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/232/requerimento_041-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/233/requerimento_042-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/234/requerimento_043-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/235/requerimento_044-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/236/requerimento_045-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/237/requerimento_046-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_047-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/239/requerimento_048-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/240/requerimento_049-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/241/requerimento_050-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/242/requerimento_051-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/243/requerimento_052-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/244/requerimento_053-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/245/requerimento_054-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/246/requerimento_055-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/247/requerimento_056-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_057-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/249/requerimento_058-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/250/requerimento_059-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/251/requerimento_060-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/252/requerimento_061-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_062-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_063-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_064-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/256/requerimento_065-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_066-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_067-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/259/requerimento_068-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/260/requerimento_069-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/261/requerimento_070-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/262/requerimento_071-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/263/requerimento_072-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/264/requerimento_073-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/265/requerimento_074-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/266/requerimento_075-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/267/requerimento_076-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/268/requerimento_077-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/269/requerimento_078-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/270/requerimento_079-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/271/requerimento_080-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_081-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/273/requerimento_082-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_083-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/275/requerimento_084-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_085-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/277/requerimento_086-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/278/requerimento_087-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/279/requerimento_088-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/280/requerimento_089-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/281/requerimento_090-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/282/requerimento_091-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_092-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/284/requerimento_093-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/285/requerimento_094-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_095-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/287/requerimento_096-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/288/requerimento_097-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_098-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/290/requerimento_099-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/291/requerimento_100-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_101-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/293/requerimento_102-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/294/requerimento_103-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/303/projeto_de_lei_do_legislativo_001-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/306/projeto_de_lei_do_legislativo_002-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/307/projeto_de_lei_do_legislativo_003-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/308/projeto_de_lei_do_legislativo_004-2022_arquivado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/309/projeto_de_lei_do_legislativo_005-2022_arquivado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/310/projeto_de_lei_do_legislativo_007-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/311/projeto_de_lei_do_legislativo_008-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/312/projeto_de_lei_do_legislativo_009-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/313/projeto_de_lei_do_legislativo_010-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/314/projeto_de_lei_do_legislativo_012-2022_arquivado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/315/projeto_de_lei_do_legislativo_013-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/317/projeto_de_lei_executivo_001-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/318/projeto_de_lei_executivo_002-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/319/projeto_de_lei_executivo_003-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/320/projeto_de_lei_executivo_004-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/321/projeto_de_lei_executivo_005-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/322/projeto_de_lei_executivo_006-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/323/projeto_de_lei_executivo_007-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/324/projeto_de_lei_executivo_008-2022_arquivado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/325/projeto_de_lei_executivo_009-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/326/projeto_de_lei_executivo_010-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/327/projeto_de_lei_executivo_011-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/348/projeto_de_lei_executivo_012-2022_retirado_pelo_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/328/projeto_de_lei_executivo_013-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/329/projeto_de_lei_executivo_014-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/330/projeto_de_lei_executivo_015-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/331/projeto_de_lei_executivo_016-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/332/projeto_de_lei_executivo_017-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/333/projeto_de_lei_executivo_018-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/334/projeto_de_lei_executivo_019-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/335/projeto_de_lei_executivo_020-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/336/projeto_de_lei_executivo_021-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/337/projeto_de_lei_executivo_022-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/338/projeto_de_lei_executivo_023-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/339/projeto_de_lei_executivo_024-2022_arquivado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/340/projeto_de_lei_executivo_025-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/341/projeto_de_lei_executivo_026-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/342/projeto_de_lei_executivo_027-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/343/projeto_de_lei_executivo_028-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/344/projeto_de_lei_executivo_029-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/345/projeto_de_lei_executivo_030-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/346/projeto_de_lei_executivo_031-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/347/projeto_de_lei_executivo_032-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/349/projeto_de_resolucao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/350/projeto_de_resolucao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/351/projeto_de_resolucao_003-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/352/projeto_de_resolucao_004-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/298/projeto_de_lei_complementar_001-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/299/projeto_de_lei_complementar_002-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/300/projeto_de_lei_complementar_003-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/301/projeto_de_lei_complementar_004-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/302/projeto_de_lei_complementar_005-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/305/proposta_de_emenda_a_lei_organica_001-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/295/mocao_de_pesar_001-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/296/mocao_de_pesar_002-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/316/projeto_de_decreto_legislativo_001-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/353/veto_ao_projeto_de_lei_legislativo_008-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/170/indicacao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/171/indicacao_003-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/172/indicacao_004-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/173/indicacao_005-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_006-2022_e_006a-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/175/indicacao_007-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/176/indicacao_008-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/177/indicacao_009-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/178/indicacao_010-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/179/indicacao_011-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/180/indicacao_012-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_013-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/183/indicacao_015-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/184/indicacao_016-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/185/indicacao_017-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/186/indicacao_018-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/187/indicacao_019-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/188/indicacao_020-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/189/indicacao_021-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/190/indicacao_022-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/191/indicacao_023-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/192/requerimento_001-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_002-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/194/requerimento_003-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_004-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/196/requerimento_005-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/197/requerimento_006-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/198/requerimento_007-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/199/requerimento_008-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/200/requerimento_009-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/201/requerimento_010-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/202/requerimento_011-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/203/requerimento_012-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/204/requerimento_013-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/205/requerimento_014-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/206/requerimento_015-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/207/requerimento_016-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/208/requerimento_017-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_018-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/210/requerimento_019-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_020-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/212/requerimento_021-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/213/requerimento_022-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/214/requerimento_023-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/216/requerimento_025-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/217/requerimento_026-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/218/requerimento_027-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/219/requerimento_028-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/220/requerimento_029-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/221/requerimento_030-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/222/requerimento_031-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/223/requerimento_032-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/224/requerimento_033-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/225/requerimento_034-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/226/requerimento_035-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/227/requerimento_036-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/228/requerimento_037-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/229/requerimento_038-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/230/requerimento_039-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/231/requerimento_040-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/232/requerimento_041-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/233/requerimento_042-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/234/requerimento_043-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/235/requerimento_044-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/236/requerimento_045-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/237/requerimento_046-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_047-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/239/requerimento_048-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/240/requerimento_049-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/241/requerimento_050-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/242/requerimento_051-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/243/requerimento_052-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/244/requerimento_053-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/245/requerimento_054-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/246/requerimento_055-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/247/requerimento_056-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_057-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/249/requerimento_058-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/250/requerimento_059-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/251/requerimento_060-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/252/requerimento_061-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_062-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_063-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_064-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/256/requerimento_065-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_066-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_067-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/259/requerimento_068-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/260/requerimento_069-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/261/requerimento_070-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/262/requerimento_071-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/263/requerimento_072-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/264/requerimento_073-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/265/requerimento_074-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/266/requerimento_075-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/267/requerimento_076-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/268/requerimento_077-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/269/requerimento_078-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/270/requerimento_079-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/271/requerimento_080-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_081-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/273/requerimento_082-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_083-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/275/requerimento_084-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_085-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/277/requerimento_086-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/278/requerimento_087-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/279/requerimento_088-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/280/requerimento_089-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/281/requerimento_090-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/282/requerimento_091-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_092-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/284/requerimento_093-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/285/requerimento_094-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_095-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/287/requerimento_096-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/288/requerimento_097-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_098-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/290/requerimento_099-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/291/requerimento_100-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_101-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/293/requerimento_102-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/294/requerimento_103-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/303/projeto_de_lei_do_legislativo_001-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/306/projeto_de_lei_do_legislativo_002-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/307/projeto_de_lei_do_legislativo_003-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/308/projeto_de_lei_do_legislativo_004-2022_arquivado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/309/projeto_de_lei_do_legislativo_005-2022_arquivado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/310/projeto_de_lei_do_legislativo_007-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/311/projeto_de_lei_do_legislativo_008-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/312/projeto_de_lei_do_legislativo_009-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/313/projeto_de_lei_do_legislativo_010-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/314/projeto_de_lei_do_legislativo_012-2022_arquivado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/315/projeto_de_lei_do_legislativo_013-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/317/projeto_de_lei_executivo_001-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/318/projeto_de_lei_executivo_002-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/319/projeto_de_lei_executivo_003-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/320/projeto_de_lei_executivo_004-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/321/projeto_de_lei_executivo_005-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/322/projeto_de_lei_executivo_006-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/323/projeto_de_lei_executivo_007-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/324/projeto_de_lei_executivo_008-2022_arquivado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/325/projeto_de_lei_executivo_009-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/326/projeto_de_lei_executivo_010-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/327/projeto_de_lei_executivo_011-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/348/projeto_de_lei_executivo_012-2022_retirado_pelo_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/328/projeto_de_lei_executivo_013-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/329/projeto_de_lei_executivo_014-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/330/projeto_de_lei_executivo_015-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/331/projeto_de_lei_executivo_016-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/332/projeto_de_lei_executivo_017-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/333/projeto_de_lei_executivo_018-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/334/projeto_de_lei_executivo_019-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/335/projeto_de_lei_executivo_020-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/336/projeto_de_lei_executivo_021-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/337/projeto_de_lei_executivo_022-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/338/projeto_de_lei_executivo_023-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/339/projeto_de_lei_executivo_024-2022_arquivado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/340/projeto_de_lei_executivo_025-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/341/projeto_de_lei_executivo_026-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/342/projeto_de_lei_executivo_027-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/343/projeto_de_lei_executivo_028-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/344/projeto_de_lei_executivo_029-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/345/projeto_de_lei_executivo_030-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/346/projeto_de_lei_executivo_031-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/347/projeto_de_lei_executivo_032-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/349/projeto_de_resolucao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/350/projeto_de_resolucao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/351/projeto_de_resolucao_003-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/352/projeto_de_resolucao_004-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/298/projeto_de_lei_complementar_001-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/299/projeto_de_lei_complementar_002-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/300/projeto_de_lei_complementar_003-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/301/projeto_de_lei_complementar_004-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/302/projeto_de_lei_complementar_005-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/305/proposta_de_emenda_a_lei_organica_001-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/295/mocao_de_pesar_001-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/296/mocao_de_pesar_002-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/316/projeto_de_decreto_legislativo_001-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2022/353/veto_ao_projeto_de_lei_legislativo_008-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>