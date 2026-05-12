--- v0 (2025-12-21)
+++ v1 (2026-05-12)
@@ -10,2747 +10,2738 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1703" uniqueCount="761">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1695" uniqueCount="758">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Guel</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_001-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_001-2023.pdf</t>
   </si>
   <si>
     <t>Sirvo-me da presente, para sugerir ao Exmo. Prefeito deste município, Sr. Marinaldo Rosendo de Albuquerque, que determine à secretaria competente o início imediato das obras de desobstrução/limpeza das galerias e córregos, objetivando o escoamento das águas das chuvas e evitar os alagamentos como o que ocorreu recentemente no centro da cidade.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_002-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_002-2023.pdf</t>
   </si>
   <si>
     <t>Sirvo-me da presente, para sugertr ao, Exmo,.- Prefeito deste mUp.1Clp;!o'f Sf. Marinaldo Rosendo de Albuquerque, que determine à secretaria competente que, tendo em vista a proximidade do período de chuvas, faça o mapeamento das áreas de risco de desabamento nos morros e encostas e, em seguida, inicie as obras preventivas para evitar deslizamentos que possam oferecer risco aos moradores que moram nas áreas mencionadas,</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Emanuel de Dr. Jacinto</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_003-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_003-2023.pdf</t>
   </si>
   <si>
     <t>o Vereador que a este subscreve, com assento nesta Casa Legislativa, usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e cumprida as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Exmo. Sr. Prefeito Marinaldo Rosendo de Albuquerque, que seja realizada a conclusão da pavimentação das Ruas Mauro Faustino dos Santos e Enodio M. de Oliveira, ambas situadas no bairro de Araruna, município de Timbaúba-PE.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_004-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_004-2023.pdf</t>
   </si>
   <si>
     <t>o Vereador que a este subscreve, com assento nesta Casa Legislativa, usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e cumprida as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Exmo. Sr. Prefeito Marinaldo Rosendo de Albuquerque, que seja realizada a conclusão da pavimentação da estrada de acesso ao bairro Vila Nova Vida no município de Timbaúba-PE.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_005-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_005-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, na forma regimental, determinar ao setor competente que tome providências quanto á instalação de tela de proteção na quadra da Escola Mario de Queiroz Galvão, localizada na Rua Professor Severino Alves de Lima SIN, no Bairro Vila da Cohab.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/359/indicacao_006-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/359/indicacao_006-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, na forma regimental, determinar ao setor competente que tome providências_x000D_
 quanto realizar reparos de iluminação, telas de proteção, barras e capinação do campo de futebol localizado na praça pública do_x000D_
 Loteamento Nova Queimadas</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Fellipe Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/360/indicacao_007-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/360/indicacao_007-2023.pdf</t>
   </si>
   <si>
     <t>o Vereador que o presente subscreve, com assento nesta Casa Legislativa usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e cumpridas as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Exrno. Sr. Marinaldo Rosendo de Albuquerque indicando-lhe a Instituição, regulamentação, normatização e operacionalização da Lei Municipal de Defesa e Proteção aos Animais.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_008-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_008-2023.pdf</t>
   </si>
   <si>
     <t>o Vereador que o presente subscreve, com assento nesta Casa Legislativa usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e cumpridas as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Prefeito, o Exmo. Sr. Marinaldo Rosendo de Albuquerque indicando-lhe a Instituição, Regulamentação, Normatização e Operacionalização de um Fundo Municipal de Defesa e Proteção Animal.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Risalva Brandão</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_009-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_009-2023.pdf</t>
   </si>
   <si>
     <t>A vereadora Risalva Brandão, no uso de suas atribuições que lhe confere do Regimento Interno desta casa, !ND!CA à Mesa Diretora, ouvido o Plenário e respeitadas às formalidades regimentais, que seja feito um veemente apelo ao Exmo. Senhor Prefeito deste Município, Marinaldo Rosendo de Albuquerque, para que disponibilize nas escolas da rede municipal os serviços de psicologia para atender as necessidades e prioridades_x000D_
 definidas pelas políticas de educação.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Tarcísio</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_010-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_010-2023.pdf</t>
   </si>
   <si>
     <t>o vereador Tarcísio Batista, com assento nesta Casa legislativa e no uso da atribuição conferida pelo Regimento Interno, solicita a Vossa Excelência que_x000D_
 seja encaminhada a presente indicação ao Digníssimo Senhor Prefeito, Marinaldo Resende de Albuquerque; sugerindo-lhe:</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_011-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_011-2023.pdf</t>
   </si>
   <si>
     <t>o Vereador que o presente subscreve, com assento nesta Casa Legislativa usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e cumpridas as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Exmo. Sr. Marinaldo Rosendo de Albuquerque indicando-lhe a Instituição, regulamentação, normatização e operacionalização do Programa de Implementação da Segurança nas Escolas no âmbito do município de Timbaúba.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_012-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_012-2023.pdf</t>
   </si>
   <si>
     <t>o Vereador que o presente subscreve, com assento nesta Casa Legislativa usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e cumpridas as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Exmo. Sr. Marinaldo Rosendo de Albuquerque com o Secretário de Defesa Social, o Sr. Dirceu Costa indicando-lhes a Instituição, regulamentação, normatização e operacionalização da Carteira de Identificação Funcional Digital dos Agentes Municipais de Trânsito.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_013-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_013-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, na forma regimental, determinar ao setor competente que tome providências quanto a criação de um plano para Implantação de um calendário anual de pagamento dos salários para os servidores públicos, contemplando as seguintes categorias: aposentados, pensionistas, efetivos, comissionados e contratados.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_014-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_014-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, na forma regimental, determinar ao setor competente que tome providências_x000D_
 quanto á reabertura da Unidade de apoio de saúde da comunidade de Santiago.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_015-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_015-2023.pdf</t>
   </si>
   <si>
     <t>o Vereador que a este subscreve, com assento nesta Casa Legislativa, usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e_x000D_
 cumprida as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada ao Exmo. SI. Prefeito Marinaldo Rosendo de Albuquerque, que_x000D_
 reivindique da empresa terceirizada SOLSERV SERVIÇOS LIDA, o pagamento do salário mínimo atualizado referente ao ano de 2023 para os_x000D_
 servidores públicos contratados pela empresa para prestar serviços ao município de Timbaúba.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_016-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_016-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, na forma regimental, a pavimentação da Estrada Principal do bairro de Santiago.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/370/indicacao_017-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/370/indicacao_017-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, na forma regimental, a contratação de médicos para o preenchimento das vagas_x000D_
 disponíveis nos diversos postos de saúde do município de Timbaúba.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_018-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_018-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, na forma regimental, Implantação da refeição café da manhã para os Garis do_x000D_
 município de Timbaúba.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_019-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_019-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, na forma regimental, a convocação e divulgação em meios de comunicação de rádio, redes sociais e site convidando a população Timbaubense para realizar recadastramento do Cad Único para atualização de coletas de dados para fins de inclusão em programas de assistência social.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_020-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_020-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, com assento nesta Casa Legislativa da 180 Legislatura do biênio 2023 e 2024, usando de suas atribuições constitucionais que o cargo lhe confere; INDICAMOS a Mesa Diretora nos termos dos artigos 109 a 111 do Regimento Interno, depois de ouvido o colendo plenário e cumpridas todas as demais formalidades regimentais; solicitamos a presidência do Poder Legislativo Municipal "Casa Doutor Manoel Borba" medidas_x000D_
 de interesse público; Ao "PEDIDO DE PROVIDÊNCIAS" INDICANDO-LHE":</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/374/indicacao_021-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/374/indicacao_021-2023.pdf</t>
   </si>
   <si>
     <t>Sirvo-me da presente, nos termos do Regimento Interno, para solicitar que se oficie ao Senhor Prefeito municipal, sugerindo que seja criado e encaminhado e esta Câmara, com a maior brevidade de tempo possível, um Projeto de Lei, nos moldes da minuta em anexo, que trata da_x000D_
 adequação do Plano de cargo e carreiras, que estabelece o piso para os profissionais de enfermagem, com objetivo de possibilitar a implementação do Piso Salarial dos Profissionais de Enfermagem em conformidade com a Lei 14.434, de 04 de Agosto de 2022, e a Emenda Constitucional n0124, de 14 de julho de 2022.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_022-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_022-2023.pdf</t>
   </si>
   <si>
     <t>o Vereador que o presente subscreve, com assento nesta Casa Legislativa usando de suas atribuições que o cargo lhe confere, após ouvido o plenário e cumpridas as formalidades regimentais; apresenta a seguinte indicação a ser encaminhada à Exma. Sra. Marileide Rosendo de Albuquerque indicando-lhe a realização de estudos técnicos e de impactos financeiros para aquisição e implantação de painéis de placas geradoras de energia solar fotovoltaica no prédio da Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_023-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_023-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, que realize o pagamento do valor integral de R$ 15.000 ( Quinze mil Reais) mensal que consta no termo de fomento O1/2023 que trata desse termo que entre si celebram o município de timbaúba e a associação dos deficientes e amigos de timbaúba. ADAT, através do fundo municipal de saúde.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/377/indicacao_024-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/377/indicacao_024-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, na forma regimental, o envio para essa casa legislativa, do projeto de Lei que trata_x000D_
 do reajuste salarial dos servidores públicos municipais de Timbaúba.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/378/indicacao_025-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/378/indicacao_025-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, na forma regimental, melhorias e ampliação da iluminação pública da praça_x000D_
 situada nas aproximações da Rua Doutor Pirajá de Almeida Lins no bairro de Santa Ana.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/379/indicacao_026-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/379/indicacao_026-2023.pdf</t>
   </si>
   <si>
     <t>Sirvo-me da presente, com base no Regimento Interno, para sugerir ao Exmo. Prefeito deste município, Sr. Marinaldo Rosendo de Albuquerque, que faça todos os esforços possíveis e necessários para efetuar, com a maior brevidade de tempo possível, a revisão geral dos vencimentos dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_027-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_027-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, sugestões para amenizar as filas nos postos de saúde de Timbaúba.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_028-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_028-2023.pdf</t>
   </si>
   <si>
     <t>Capinação, limpeza e varrição no bairro residencial Timbaubinha" .</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_029-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_029-2023.pdf</t>
   </si>
   <si>
     <t>indicando-lhes a Instituição, regulamentação, normatização e operacionalização da disciplina de _x000D_
 Educação Financeira nas Escolas da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_030-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_030-2023.pdf</t>
   </si>
   <si>
     <t>Capinação e limpeza dos matos no . loteamento Piragibe, nas intermediações da da Secretaria de Educação de Timbaúba.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_031-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_031-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de identificação nas praças do município de Timbaúba</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_032-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_032-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de faixa de pedestre e placas indicativas de área escolar e de faixa de pedestre em frente a_x000D_
 Escola Interagir, localizada na Rua Maciel Pinheiro, Centro de Timbaúba.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_033-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_033-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de placas indicativas de área escolar, faixa de pedestres e apoio dos guardas de trânsito_x000D_
 municipal nos horários de entrada e saída da Escola Elvira de Albuquerque Maranhão."</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_034-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_034-2023.pdf</t>
   </si>
   <si>
     <t>Reposição de lâmpadas nos postes com lâmpadas queimadas no bairro_x000D_
 de Sapucaia"</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_035-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_035-2023.pdf</t>
   </si>
   <si>
     <t>Sirvo-me da presente, com base no regimento interno, para sugerir ao Exmo. prefeito do município, Sr. Marinaldo Rosendo de Albuquerque, que_x000D_
 implemente em nossa cidade ações destinadas a incentivar a prática de basquetebol e futmesa.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_036-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_036-2023.pdf</t>
   </si>
   <si>
     <t>Pagamento de adicional de risco de vida aos servidores públicos municipais de Timbaúba- PE"</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_037-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_037-2023.pdf</t>
   </si>
   <si>
     <t>SUGERE ao Exmo. MD. Senhor Prefeito constitucional do município de Timbaúba-PE, MARINALDO ROSENDO DE ALBUQUERQUE; no sentido de envidar esforços no estudo técnico que se fizerem necessários, dentro das Possibilidades legais e orçamentárias vigente. Para encaminhar a esta Casa Legislativa Projeto de Lei: para "REGULAMENTAR A CONCESSÃO DE ADICIONAL DE PERICULOSIDADE DE 30% PARA CARGO DE AGENTE MUNICIPAL DE TRÂNSITO. NOS TERMOS DA LEI FEDERAL N014.684/2023/f.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_038-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_038-2023.pdf</t>
   </si>
   <si>
     <t>Inscrição do município no novo Plano de Aceleração do Crescimento (PAC) para Esportes do governo federal</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_039-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_039-2023.pdf</t>
   </si>
   <si>
     <t>Pagamento do décimo terceiro salário aos servidores públicas contratados de Timbaúba - PE"</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_040-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_040-2023.pdf</t>
   </si>
   <si>
     <t>indicando-lhe a Instituição, Regulamentação, Normatização e Operacionalização do Programa de Incentivo "Retorno do IPVA" destinado aos Mototaxistas e Motoristas regularmente inscritos nas Associações de Classe reconhecidas junto à Prefeitura Municipal de Timbaúba como incentivo a regularização do Imposto sobre a Propriedade de Veículos Automotores (IPVA).</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_041-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_041-2023.pdf</t>
   </si>
   <si>
     <t>indicando-lhes a construção de uma Praça Comunitária em frente à Escola Manoel Ferreira da Costa Azevedo no bairro_x000D_
 de Santiago.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_042-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_042-2023.pdf</t>
   </si>
   <si>
     <t>"INSTITUIRA CARTEIRA DE IDENTIFICACÃO FUNCIONAL DIGITAL DOS AGENTES MUNICIPAIS DE TRÂNSITO DO MUNICÍPIO DE TlMBAÚBA, ESTABELECEOS CRITÉRIOS DE EMISSÃO E DÁ OUTRAS PROVIDÊNCIAS",</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_043-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_043-2023.pdf</t>
   </si>
   <si>
     <t>Perfuração de poços nas escolas públicas municipais de Timbaúba. "</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_044-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_044-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de dormitórios climatizados nas escolas públicas_x000D_
 do município que funcionam em regime integral"</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_045-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_045-2023.pdf</t>
   </si>
   <si>
     <t>Criação do Estatuto municipal da pessoa com Transtorno do Espectro Autista (TEA) no âmbito_x000D_
 do município de Timbaúba, COUl base no anteprojeto em anexo."</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Conceição de Jerônimo</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/399/requerimento_001-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/399/requerimento_001-2023.pdf</t>
   </si>
   <si>
     <t>Requeíro ~ Mesa, ouvído o plenário, respeítadas as formatídades regimentais, que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO ROSENDODEALBUQUERQUE, como também a secretária de educação, Sr. Arleide de Albuquerque Guerra para que informem o que segue:_x000D_
 • Valor recebido dos precatórios referente à verba do FUNDEF;_x000D_
 • Data do recebimento do valor;_x000D_
 • Justificativa à cerca da ausência de seu repasse legal.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/400/requerimento_002-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/400/requerimento_002-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades regimentais que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO ROSENDODEALBUQUERQUE, como também a secretária de Saúde, senhora Marília Rosendo._x000D_
 Que seja providenciado o mais rápido possível o pagamento do 14º salário dos agentes de saúde e de endemias, pois os recursos encontram-se na_x000D_
 conta do município desde dezembro de 2022.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/401/requerimento_003-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/401/requerimento_003-2023.pdf</t>
   </si>
   <si>
     <t>Requeíro a Mesa, ouvido o plenário, respeitadas as formalidades regimentais, que seja feito um veemente apelo ao Exmo. Sr. Prefeito_x000D_
 MARINALDO ROSENDODEALBUQUERQUE, como também a secretária de educação, Sr. Arleide de Albuquerque Guerra para que agilize as reformas_x000D_
 prediais das instituições de ensino, tudo conforme fotos em anexo.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>Zé da Rua</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/402/requerimento_004-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/402/requerimento_004-2023.pdf</t>
   </si>
   <si>
     <t>Assunto: REITERAÇÃO DE REQUERIMENTO_x000D_
 Requeiro e Reitero ao Exmo. Senhor Prefeito MARINALDO ROSENDO DE ALBUQUERQUE, como também ao secretário de Obras do Município o Sr. PAULO FERREIRA DA SILVA FILHO os requerimentos abaixo:</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/403/requerimento_005-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/403/requerimento_005-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como aos senhores Secretário de Serviços Urbanos, Ariosvaldo Brandão e o Secretário de Defesa Social e Trânsito, Dirceu Costa. No sentido de que seja realizada a instalação de um quebra-molas na Rua Sete de Setembro no Bairro Centro.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/404/requerimento_006-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/404/requerimento_006-2023.pdf</t>
   </si>
   <si>
     <t>o Vereador que a este subscreve, vem na forma de regimento interno desta casa, solicitar da excelentíssima senhora Presidente que depois de ouvido o_x000D_
 plenário desta casa seja oficializado ao senhor Prefeito MARINALDO ROSENDO DE ALBUQUERQUE Viabilize através Secretaria Municipal de Serviços Urbanos, procedimentos necessários para ZELADORIA, LIMPEZA, CAPINAÇÃO E VARRIÇÃO NO BAIRRO RESIDENCIAL TIMBAUBINHA.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/405/requerimento_007-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/405/requerimento_007-2023.pdf</t>
   </si>
   <si>
     <t>o Vereador que a este subscreve, vem na forma de regimento interno desta casa, solicitar da excelentíssima senhora Presidente que depois de ouvido o plenário desta casa seja oficializado ao senhor Prefeito MARINALDO ROSENDO DE ALBUQUERQUE providências para que determine ao setor competente a realização de serviços de manutenção, desobstrução das galerias de águas pluviais existentes no bairro residencial Timbaubinha.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/406/requerimento_008-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/406/requerimento_008-2023.pdf</t>
   </si>
   <si>
     <t>Assunto: REITERAÇÃO DE REQUERIMENTO_x000D_
 Requeiro e Reitero ao Exmo. Senhor Prefeito MARINALDO ROSENDO DE ALBUQUERQUE os requerimentos abaixo:</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/407/requerimento_009-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/407/requerimento_009-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque. No sentido de que se observe a viabilidade de operacionalização da Indicação de Lei nO006/2022, aprovada por unanimidade por esta Casa, a qual dispõe sobre a criação de um Fundo Municipal de Emergência Pública e dá outras providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/408/requerimento_010-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/408/requerimento_010-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como ao Sr. Secretário de Obras, Paulo Ferreira da Silva Filho e o Sr. Secretário de Serviços Urbanos, Ariosvaldo Brandão. No sentido de que sejam realizadas de forma prévia e cautelar, a limpeza e drenagem das principais galerias e sumidouros que compõem o sistema de escoamento de água e esgoto do município de Timbaúba em razão do início do período chuvoso.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/409/requerimento_011-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/409/requerimento_011-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como, a Sra. Secretária de Assistência Social, Ana Alice Rosendo e o Sr. Secretário de Defesa Social, Dirceu Costa. No sentido de que seja enviado à Câmara Municipal de Vereadores de Timbaúba, um relatório de impacto contendo os dados referentes às comunidades e edificações públicas atingidas e lesadas pelas fortes chuvas e enchentes do ano de 2022.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/410/requerimento_012-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/410/requerimento_012-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como ao Sr. Secretário de Obras, Paulo Ferreira da Silva Filho e o Sr. Secretário de Serviços Urbanos, Ariosvaldo Brandão. No sentido de que sejam realizadas de forma prévia e cautelar, a limpeza e drenagem do leito e alargamento das margens dos principais trechos do Rio Capibaribe Mirim que permeiam o município de Timbaúba em razão do início do período chuvoso.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/411/requerimento_013-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/411/requerimento_013-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades regimentais que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO ROSENDODEALBUQUERQUE1 como também a secretário de Serviços Urbanos, o senhor Ary Brandão. Que seja providenciado, o mais rápido possível a reposição de lâmpadas nos postes, pois a cidade tem muitas ruas as escuras causando insegurança na população.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais que, seja feito um veemente apelo ao limo. prefeito do município, Sr. Marinaldo Rosendo de Albuquerque, no sentido de determinar ao departamento de manutenção de iluminação pública que faça a substituição das lâmpadas queimadas dos postes da rua principal do Distrito de São José do Livramento.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/413/requerimento_015-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/413/requerimento_015-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após ouvido o Plenário e cumprida às formalidades regimentais, que seja feito um veemente apelo ao chefe do Poder Executivo_x000D_
 Municipal, Sr. Marinaldo Rosendo de Albuquerque, que junto a Secretaria de Serviços Urbanos, seja feito o reparo da iluminação e substituição das lâmpadas queimadas na Rua Riachuelo situada (por trás da Escola Mauro Galvão) no bairro da Vila da Cohab.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/414/requerimento_016-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/414/requerimento_016-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após ouvido o Plenário e cumprida às formalidades regimentais, que seja feito um veemente apelo ao chefe do Poder Executivo_x000D_
 Municipal, Sr. Marinaldo Rosendo de Albuquerque, que junto a Secretaria de Serviços Urbanos, seja providenciada com urgência a limpeza dos bueiros localizados no bairro de Sapucaia.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/415/requerimento_017-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/415/requerimento_017-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais, que seja feito o veemente apelo ao Ilustríssimo Prefeito do Município, Sr. Marinaldo Rosendo de Albuquerque, que envie para esta Casa Legislativa, um projeto de lei com o objetivo de adequar os salários dos nossos professores municipais ao piso nacional, garantindo o aumento de 14,9S% (quatorze vírgula noventa e cinco por cento), levando em consideração que, desde janeiro do corrente ano, os recursos necessários para a efetivação do mencionado aumento vem sendo transferidos pelo governo federal para a conta do município e, até a presente data, não foram repassado a estes profissionais.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/416/requerimento_018-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/416/requerimento_018-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque. No sentido de que envide esforços para a implantação de uma unidade daDelegacia da Mulher no município de Timbaúba.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/417/requerimento_019-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/417/requerimento_019-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como, o Exmo. Sr. Secretário de Obras, Paulo Ferreira da Silva Filho. No sentido de que sejam realizadas ações voltadas à fiscalização da integridade estrutural das marquises dos imóveis de Timbaúba, em especial, os que se encontram em áreas comerciais e de grande circulação de cidadãos e veículos.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/418/requerimento_020-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/418/requerimento_020-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, ouvido o plenário e cumprida as exigências regimentais, que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO_x000D_
 ROSENDO ,juntamente ao secretario de Obras senhor Paulo Ferreira que agilize o termino da Obra / calçamentos da bairro da VILA NOVA VIDA e das RUAS Mauro Faustino dos Santos e Rua Enodio M. de Oliveira, do Bairro de Araruna.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/419/requerimento_021-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/419/requerimento_021-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, ouvido o plenário e cumprida as exigências regimentais, que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO_x000D_
 ROSENDO , juntamente com o departamento de Limpeza Urbana o senhor ARIOSVALDO BRANDÃO, que providencie o mais rápido possível a LIMPEZA_x000D_
 DAS GALERIAS E A CAPINAÇÃO DAS SEGUINTES TRAVESSAS E RUAS CITADAS DO BAIRRO ALTO DO CRUZEIRO.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/420/requerimento_022-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/420/requerimento_022-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, no uso de suas prerrogativas regimentais e legais, requer após anuência do Plenário, que seja feito um veemente apelo ao senhor Marinaldo Rosendo de Albuquerque, prefeito do Município de Timbaúba, para que o mesmo possa aderir plano de saúde sem ônus para a prefeitura, específico para os Funcionários Municipais.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_023-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_023-2023.pdf</t>
   </si>
   <si>
     <t>REQUER A PREMENTE NECESSIDADE DE PROCEDER PAVIMENTAÇÃO (CAlÇAMENTO) NA_x000D_
 RUA JOSÉ TIAGO DE ARAÚJO, NO LOTEAMENTO ISMAEL VASCONCELOS, NESTE MUNiCIPIO.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/444/requerimento_024-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/444/requerimento_024-2023.pdf</t>
   </si>
   <si>
     <t>REQUER A PREMENTE NECESSIDADE DE PROCEDER A MANUTENÇÃO SUBSTITUIÇÃO DE_x000D_
 LÂMPADAS QUEIMADAS/APAGADAS NAS SEGUINTES RUAS E PRAÇAS, RUA HENRIQUE DIAS_x000D_
 E PRAÇA VEREADOR IVANfLOO MACHADO, CENTRO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>Fernando Cantor</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/445/requerimento_025-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/445/requerimento_025-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais, que seja feito o veemente apelo ao Ilustríssimo Senhor_x000D_
 Prefeito do Município, Sr. Marinaldo Rosendo de Albuquerque, justamente com a Secretaria de Obras do nosso Município que realizem melhorias nas_x000D_
 estradas que dão acesso ao distrito da Vila Cruangi e região, a exemplo das estradas de acessos aos engenhos: Cana Bravinha, Cana Brava, Nova Ideia,_x000D_
 Folguedo e Agua Azul. Em única discursão e única votação.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_026-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_026-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, respeitadas as formalidades regimentais, que_x000D_
 seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO ROSENDO DE_x000D_
 ALBUQUERQUE, como também ao secretário de Obras do Município o Sr. PAULO_x000D_
 FERREIRA DA SILVA FILHO, no sentido de fazer o CALÇAMENTO na Travessa Santo_x000D_
 Agostinho e Santo Benedito no Bairro de Sapucaia.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/447/requerimento_027-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/447/requerimento_027-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenária e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de_x000D_
 Albuquerque. No sentido de que envide esforços junto às Autoridades Policiais_x000D_
 competentes para que seja destacada uma unidade policial responsável por realizar_x000D_
 diariamente a Ronda Escolar no município de Timbaúba.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/448/requerimento_028-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/448/requerimento_028-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após ouvido o Plenário e cumprida às fonnalidades_x000D_
 regimentais, que seja feito um veemente apelo ao chefe do Poder Executivo_x000D_
 Municipal, Sr. Marinaldo Rosendo de Albuquerque, que junto a Secretaria de_x000D_
 Serviços Urbanos, seja feito o reparo da iluminação e substituição das lâmpadas_x000D_
 queimadas na praça José Lins do Rego, no bairro de Timbaúbinha.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/449/requerimento_029-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/449/requerimento_029-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após ouvido o Plenário e cumprida às formalidades_x000D_
 regimentais, que seja feito um veemente apelo ao chefe do Poder Executivo_x000D_
 Municipal, Sr. Marinaldo Rosendo de Albuquerque, que junto a Secretaria de_x000D_
 Serviços Urbanos, seja feito o reparo da iluminação e substituição das lâmpadas_x000D_
 queimadas na Av. Senador Robert Kennedy no bairro de Mocozinho.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/450/requerimento_030-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/450/requerimento_030-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, respeitadas as formalidades regimentais, que_x000D_
 seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO ROSENDO DE_x000D_
 ALBUQUERQUE, como também ao secretário de Obras do Município o Sr. PAULO_x000D_
 FERREIRA DA SILVA FILHO, no sentido de fazer o CALÇAMENTO na Travessa Santo_x000D_
 Caetano, Domingos e Eufrásio no Bairro de Sapucaia.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/451/requerimento_031-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/451/requerimento_031-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de_x000D_
 Albuquerque, assim como, a Sra. Marileide Rosendo de Albuquerque, Presidente da_x000D_
 Câmara Municipal de Timbaúba e Representantes das Instituições de Ensino, Ministério_x000D_
 Público, Forças Policiais, Poder Judiciário e Sociedade Civil no âmbito municipal. No_x000D_
 sentido de que envide esforços para a realização de uma Audiência Pública voltada a_x000D_
 discutir políticas de segurança aptas a proteger a vida e integridade dos estudantes e_x000D_
 profissionais frente a onda de atentados em Instituições de Ensino.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/452/requerimento_032-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/452/requerimento_032-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após ouvido o Plenário e cumprida às formalidades regimentais, que seja feito um veemente apelo ao chefe do Poder Executivo_x000D_
 Municipal, Sr. Marinaldo Rosendo de Albuquerque, que junto a Secretaria de Serviços Urbanos, seja providenciada com urgência, uma solução para o problema de um disjuntor exposto e com fios descascados no campo de futebol do alto da Independência.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/453/requerimento_033-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/453/requerimento_033-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, respeitadas as formalidades regimentais, que seja feito um_x000D_
 veemente apelo ao Exmo. Sr. Prefeito MARINALDO ROSENDO DE ALBUQUERQUE, como_x000D_
 também ao secretário de Obras do Município o Sr. PAULO FERREIRA DA SILVA FILHO, no_x000D_
 sentido de fazer o CALÇAMENTO na Travessa Santo Vicente, Santo Geraldo e Santo Horácio no_x000D_
 Bairro de Sapucaia.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/454/requerimento_034-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/454/requerimento_034-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, no uso de suas prerrogativas regimentais e legais, requer,_x000D_
 após anuência do Plenário, que seja encaminhado ao Prefeito Constitucional, o Sr. Marinaldo_x000D_
 Rosendo de Albuquerque, um expediente, objetivando as devidas providências urgentes, junto ao_x000D_
 Secretário de serviços urbanos Aryosvaldo Brandão, para que proceda melhorias no campo de_x000D_
 futebol do loteamento Ismael Vasconcelos</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>Zito Andrade</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/455/requerimento_035-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/455/requerimento_035-2023.pdf</t>
   </si>
   <si>
     <t>José do Nascimento Muniz de Andrade Filho, Vereador, no uso das suas_x000D_
 atribuições, vem através do presente documento, Requeiro a V. Exa. Que seja_x000D_
 solicitado ao Senhor Prefeito, MARINALDO ROSENDO DE ALBUQUERQUE,_x000D_
 que seja disponibilizada uma AMBULANCIA PARA O DISTRITO DE CATUCÁ,_x000D_
 situado na zona rural de Timbaúba, pois por ser de difícil acesso para_x000D_
 transportar pessoas doentes e convalescentes pós-cirurgias em outros tipos de_x000D_
 veículos, sendo mais adequado através de ambulância, sendo esperada pela_x000D_
 comunidade local a bastante tempo.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/456/requerimento_036-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/456/requerimento_036-2023.pdf</t>
   </si>
   <si>
     <t>José do Nascimento Muniz de Andrade Filho, Vereador, no uso das_x000D_
 suas atribuições, vem através do presente documento, Requeiro a_x000D_
 V. Exa. Que sejam solicitadas ao Senhor Prefeito, MARINALDO_x000D_
 ROSENDO DE ALBUQUERQUE as seguintes informações:</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/457/requerimento_037-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/457/requerimento_037-2023.pdf</t>
   </si>
   <si>
     <t>o Vereador que a este subscreve, vem na forma de regimento interno_x000D_
 desta casa, solicitar da excelentíssima senhora Presidente que depois de ouvido O_x000D_
 plenário desta casa seja oficializado ao senhor Prefeito MARINALDO ROSENDO_x000D_
 DE ALBUQUERQUE Viabilize através Secretaria Municipal de Serviços Urbanos,_x000D_
 procedimentos necessários para LIMPEZA, CAPINAÇÃO E VARRIÇÃO NO_x000D_
 BAIRRO RESIDENCIAL TIMBAUBINHA.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/458/requerimento_038-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/458/requerimento_038-2023.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de documentos relativos a dispensa de Licitação e Pregões Eletrônico.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/459/requerimento_039-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/459/requerimento_039-2023.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de documentos relativos aos pagamentos de locação de Veículos e_x000D_
 Máquinas pesadas.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/460/requerimento_040-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/460/requerimento_040-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades_x000D_
 regimentais que seja feito um veemente apelo ao Exmo. Sr. Prefeito_x000D_
 MARINALDO ROSENDODEALBUQUERQUE, como também a secretário de_x000D_
 Obras, senhor }JauLa f6RR 5 f RA</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/461/requerimento_041-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/461/requerimento_041-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades_x000D_
 regimentais que seja feito um veemente apelo ao Exmo. Sr. Prefeito_x000D_
 MARINALDO ROSENDODEALBUQUERQUE, como também a secretário de_x000D_
 Obras, senhor VltV.LO FE RRG' r?-</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/462/requerimento_042-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/462/requerimento_042-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades_x000D_
 regimentais que seja feito um veemente apelo ao Exmo. Sr. Prefeito_x000D_
 MARINALDO ROSENDODEALBUQUERQUE, como também a secretário de_x000D_
 Obras, senhor '</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/463/requerimento_043-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/463/requerimento_043-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades_x000D_
 regimentais que seja feito um veemente apelo ao Exmo. Sr. Prefeito_x000D_
 MARINALDO ROSENDODEALBUQUERQUE, como também a secretário de_x000D_
 Obras, senhor 9A-v LO f6 RRE IRJl</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/464/requerimento_044-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/464/requerimento_044-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades regimentais, nos_x000D_
 termos do art. 117, VI do Regimento Interno desta Casa Legislativa, que seja_x000D_
 encaminhado pedido de informações ao Exmo. Prefeito do Município de Timbaúba,_x000D_
 MARINALDO ROSENDO DE ALBUQUERQUE, solicitando-lhe as seguintes informações_x000D_
 acerca de recursos do precatório do FUNDEFrecebidos e a receber por este Município:</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/465/requerimento_045-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/465/requerimento_045-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades_x000D_
 regimentais, nos termos do art. 117, VI do Regimento Interno desta Casa_x000D_
 Legislativa, que seja encaminhado pedido de informações ao Exmo. Prefeito do_x000D_
 Município de Timbaúba, MARINALDO ROSENDODEALBUQUERQUEe ao gestor Fundo de_x000D_
 Previdência do Município, solicitando a ambos as seguintes informacões acerca das_x000D_
 medidas adotadas para atendimento das recomendações feitas pelo Tribunalde contas_x000D_
 de Pernambuco. através do ACÓRDÃO N° 689 I 2023, que julgou as contas de gestão_x000D_
 2019 do Fundo de Previdência do Município:</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/466/requerimento_046-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/466/requerimento_046-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades_x000D_
 regimentais, nos termos do art. 117, VI do Regimento Interno desta Casa_x000D_
 Legislativa, que seja encaminhado pedido de informações ao Exmo. Prefeito do_x000D_
 Município de Timbaúba, MARINALDO ROSENDODE ALBUQUERQUE, solicitandolhe_x000D_
 as seguintes informações acerca do pagamento do piso salarial dos_x000D_
 profissionais da enfermagem por este Município:</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/467/requerimento_047-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/467/requerimento_047-2023.pdf</t>
   </si>
   <si>
     <t>regimentais, que seja feito um veemente apelo ao Ilustríssimo Prefeito do_x000D_
 Município, Sr. Marinaldo Rosendo de Albuquerque, no sentido de determinar_x000D_
 ao departamento competente que instale uma FAIXA DE PEDESTRE nas_x000D_
 imediações da ESCOLA INTERAGIR, localizada a Rua Maciel Pinheiro, 159.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/468/requerimento_048-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/468/requerimento_048-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades_x000D_
 regimentais, que seja feito um veemente apelo ao Ilustríssimo Prefeito do_x000D_
 Município, Sr. Marinaldo Rosendo de Albuquerque, no sentido de fazer um_x000D_
 multirão, no Loteamento Eliezer Barbosa de Araújo, conhecido como Nova_x000D_
 Queimadas, com o objetivo de fazer, capinaçiio, trocas de lâmpadas_x000D_
 queimadas e desobstrução de galerias.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/469/requerimento_049-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/469/requerimento_049-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro o Mesa ouvido o plenário, respeitados as formalidades regimentais, nos_x000D_
 termos do art. 117, VI do Regimento Interno desta Cosa Legislativo, que seja_x000D_
 encaminhado pedido de informações ao Exmo. Prefeito do Município de Timbaúba,_x000D_
 MARINALDO ROSENDO DE ALBUQUERQUE,solicitando-lhe os seguintes informações_x000D_
 acerca da execução das Atas de Registro de Preços e Contratos firmados por este_x000D_
 Município relacionados ao PREGÃOELETRÔNICON.o011/2023; PL- 036/2023, cujo objeto_x000D_
 é o "Formalização de Ata de Registro de Preços para fornecimento parcelado de_x000D_
 materiais de limpeza destinados a atender às demandas do Fundo Municipal de Saúde,_x000D_
 Fundo Municipal de Assistência Social e Secretarias da Prefeitura Municipal da Timbaúba</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/470/requerimento_050-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/470/requerimento_050-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de_x000D_
 Albuquerque, com cópia o Sr. Secretário de Serviços Urbanos, Ariosvaldo Brandão. No_x000D_
 sentido de que se envide esforços para a instalação de refletores próximo ao campo de_x000D_
 futebol do bairro de Sapucaia.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/471/requerimento_051-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/471/requerimento_051-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de_x000D_
 Albuquerque, bem como ao Sr. Secretário de Serviços Urbanos, Ariosvaldo Brandão. No_x000D_
 sentido de que seja realizada a poda das árvores e vegetação da área localizada nas_x000D_
 redondezas da Agência do INSS de Timbaúba, conhecida popularmente como os_x000D_
 Espetinhos._x000D_
 J ustif;</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/472/requerimento_052-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/472/requerimento_052-2023.pdf</t>
   </si>
   <si>
     <t>REQUER A PREMENTE NECESSIDADE DE PROCEDER A RECAPEAMNTO/CALÇAMENTO NA_x000D_
 RUA SANTA CATARINA, NO BAIRRO SAPUCAIA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/473/requerimento_053-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/473/requerimento_053-2023.pdf</t>
   </si>
   <si>
     <t>REQUER A PREMENTE NECESSIDADE DE PROCEDER A RECAPEAMNTO/CALÇAMENTO NA_x000D_
 RUA SANTA BERNADETE, NO BAIRRO SAPUCAIA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/474/requerimento_054-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/474/requerimento_054-2023.pdf</t>
   </si>
   <si>
     <t>REQUER A PREMENTE NECESSIDADE DE PROCEDER A RECAPEAMNTO/CALCAMENTO NA_x000D_
 RUA SANTA MARTA, NO BAIRRO SAPUCAIA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/475/requerimento_055-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/475/requerimento_055-2023.pdf</t>
   </si>
   <si>
     <t>REQUER A PREMENTE NECESSIDADE DE PROCEDER A RECAPEAMNTO/CALÇAMENTO NA_x000D_
 RUA AYRTON SENNA, NO BAIRRO SAPUCAIA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/476/requerimento_056-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/476/requerimento_056-2023.pdf</t>
   </si>
   <si>
     <t>REQUER A PREMENTE NECESSIDADE DE PROCEDER A RECAPEAMNTO/CALÇAMENTO NA_x000D_
 RUA SANTA SÓFIA, NO BAIRRO SAPUCAIA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_057-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_057-2023.pdf</t>
   </si>
   <si>
     <t>REQUER A PREMENTE NECESSIDADE DE PROCEDER A MANUTENÇÃO/RECAPEAMENTO_x000D_
 ASFALTICO, NA RUA PROJETADA (RUA DO AÇUDE), NO BAIRRO SAPUCAIA, NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/478/requerimento_058-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/478/requerimento_058-2023.pdf</t>
   </si>
   <si>
     <t>José do Nascimento Muniz de Andrade Filho, vereador, inscrito com_x000D_
 o CPF n" 780.799.264-68, no exercício legal de suas funções, no intuito de fiscalizar_x000D_
 as despesas públicos, vem por meio deste, reiterar os requerimentos de n° 038 e_x000D_
 039/2023, recepcionado no dia 16 de maio de 2023, no gabinete do Rrefeito.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/479/requerimento_059-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/479/requerimento_059-2023.pdf</t>
   </si>
   <si>
     <t>Nos termos que me são atribuídos; conjugado com o §20 do art._x000D_
 50 da Constituição Federal que, ouvido o Plenário, requeiro sejam_x000D_
 prestadas informações pela Presidente da Câmara de Vereadores_x000D_
 de Timbaúba, MARILEIDE ROSENDO DE ALBURQUERQUE as_x000D_
 seguintes informações:</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/480/requerimento_060-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/480/requerimento_060-2023.pdf</t>
   </si>
   <si>
     <t>Assunto: Requerimento de Folha Salarial de Vereadores</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/481/requerimento_061-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/481/requerimento_061-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito_x000D_
 um veemente apelo ao Prefeito da Cidade o Exmo Sr. Marinaldo Rosendo de Albuquerque,_x000D_
 bem como, a Secretaria de OBRAS, na pessoa do senhor Ariosvaldo Brandão, informações_x000D_
 sobre as despesas, referente a construção da PONTE DO BAIRRO DE ARARUNA,_x000D_
 localizada por traz da empresa Novo Rumo.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/482/requerimento_062-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/482/requerimento_062-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais, que seja feito um veemente apelo ao Ilustríssimo Prefeito do_x000D_
 Município, Sr. Marinaldo Rosendo de Albuquerque, no sentido de determinar à secretaria competente que faça o reparo do muro de arrimo localizado por trás da Escola de São José do Livramento.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/483/requerimento_063-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/483/requerimento_063-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais, que seja feito um veemente apelo ao Ilustríssimo Prefeito do_x000D_
 Município, Sr. Marinaldo Rosendo de Albuquerque, no sentido de determinar à secretaria competente que ponha em prática um projeto com intuito de calçar as seguintes ruas: Rua Santo Agostinho, Rua São Benedito, Rua São Caetano e Rua São Domingos, ruas transversais à Rua São Diógenes, todas localizadas no Loteamento Sapucaia.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/484/requerimento_064-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/484/requerimento_064-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais, que seja feito o veemente apelo ao ilustríssimo Senhor Prefeito_x000D_
 do Município, Sr. Marinaldo Rosendo de Albuquerque, juntamente com a Secretaria de Obras do nosso Município, que realizem melhorias nas_x000D_
 estradas que dão acesso, iniciando do Engenho Triunfo ao Engenho Coités, Engenho Cardoso e do Engenho Canabrava a Nova Ideia e Folguedo. Em_x000D_
 única discussão e única votação.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/485/requerimento_065-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/485/requerimento_065-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais, que seja feito o veemente apelo ao ilustríssimo Senhor Prefeito_x000D_
 do Município, Sr. Marinaldo Rosendo de Albuquerque, juntamente com a Secretaria de Obras do nosso Município, que realizem melhorias na_x000D_
 iluminação pública e reposição de lâmpadas no Engenho Coités. Em única discussão e única votação.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/486/requerimento_066-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/486/requerimento_066-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito_x000D_
 um veemente apelo ao Prefeito da Cidade o Exmo Sr. Marinaldo Rosendo de Albuquerque,_x000D_
 juntamente a Secretaria de finanças, na pessoa da senhora Magda Lucia, que seja_x000D_
 realizado o mais breve possível o pagamento do PREVINE BRASIL.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/487/requerimento_067-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/487/requerimento_067-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais, que_x000D_
 seja feito o veemente apelo ao ilustríssimo Senhor Prefeito do Município, Sr._x000D_
 Marinaldo Rosendo de Albuquerque, juntamente com a Secretaria de Obras do nosso_x000D_
 Município, que realize reposição de lâmpadas na principal via de acesso a Usina_x000D_
 Cruangi, Engenho Jacarezinho e Jacaré. Em única discussão e única votação.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/488/requerimento_068-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/488/requerimento_068-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas asformalidades regimentais, que_x000D_
 seja feito o veemente apelo ao ilustríssimo Senhor Prefeito do Município, Sr._x000D_
 Marinaldo Rosendo de Albuquerque, juntamente com a Secretaria de Obras do nosso_x000D_
 Município, que realizem melhorias nas estradas do Engenho Cumbe a Boa Vistinha e_x000D_
 Boa Vista. Em única discussão e única votação.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/489/requerimento_069-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/489/requerimento_069-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito_x000D_
 um veemente apelo ao Prefeito da Cidade o Exrno. Sr. Marinaldo Rosendo de Albuquerque,_x000D_
 juntamente a Secretaria SDS - Secretaria de Defesa Social, na pessoa do senhor Dirceu_x000D_
 Costa, que seja providenciado o Curso de Formação para os Guardas Municipais, como_x000D_
 também o fardamento adequado para os mesmos.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/490/requerimento_070-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/490/requerimento_070-2023.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, ouvido O Egrégio Plenário, respeitadas as formalidades regimentais, que seja feito um veemente apelo ao Exmo._x000D_
 Senhor Prefeito MARINALDO ROSENDO DE ALBUQUERQUE, como também ao secretário de Cultura, Turismo, Esportes e Lazer Sr._x000D_
 DANIEL JOSÉ DE OLIVEIRA e a secretaria de Educação Sra. ARLEIDE GUERRA, no sentido de providenciar a revitalização das Barras como_x000D_
 também a colocação de Telas de Proteção na quadra da Escola Alaíde Muniz Dias no Distrito de Queimadas de Cima.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_071-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_071-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o Exmo. O Sr. Marinaldo Rosendo de_x000D_
 Albuquerque, bem como aos senhores Secretário de Serviços Urbanos, Ariosvaldo_x000D_
 Brandão e o Secretário de Obras, Paulo Ferreira da Silva Filho. No sentido de que seja_x000D_
 realizada uma operação de recapeamento das principais vias do bairro do Jardim Guarani.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/492/requerimento_072-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/492/requerimento_072-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o Exmo. O Sr. Marinaldo Rosendo de_x000D_
 Albuquerque, bem como aos senhores Secretário de Serviços Urbanos, Ariosvaldo_x000D_
 Brandão e o Secretário de Obras, Paulo Ferreira da Silva Filho. No sentido de que seja_x000D_
 realizado uma operação de recapeamento das principais vias do Loteamento Residencial_x000D_
 Manoel Rosendo.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/493/requerimento_073-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/493/requerimento_073-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de_x000D_
 Albuquerque, aos senhores Secretário de Serviços Urbanos, Ariosvaldo Brandão e ao_x000D_
 Secretário de Obras, Paulo Ferreira da Silva Filho. No sentido de que seja realizada a_x000D_
 construção de um muro de arrimo e recuperação das escadarias na localidade da Rua_x000D_
 Honduras no bairro do Alto da Independência.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/494/requerimento_074-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/494/requerimento_074-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de_x000D_
 Albuquerque, bem como aos senhores Secretário de Serviços Urbanos, Ariosvaldo_x000D_
 Brandão e o Secretário de Defesa Social e Trânsito, Dirceu Costa. No sentido de que seja_x000D_
 realizada a instalação de um quebra-molas nas ruas Vereador Luis Lucena e Vereador_x000D_
 Manoel Lucena no bairro do Jardim Guarani.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_075-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_075-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o .Exmo. Sr. Marinaldo Rosendo de_x000D_
 Albuquerque, bem como aos senhores Secretário de Serviços Urbanos, Ariosvaldo_x000D_
 Brandão e Secretário de Obras, Paulo Ferreira da Silva Filho. No sentido de que seja_x000D_
 realizado o fechamento de uma galeria aberta na localidade da Travessa Barão de Lucena_x000D_
 ao lado do Posto de Saúde na Brasília, bairro de Mocós.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/496/requerimento_076-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/496/requerimento_076-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de_x000D_
 Albuquerque, bem como aos senhores Secretário de Serviços Urbanos, Ariosvaldo_x000D_
 Brandão e o Secretário de Defesa Social e Trânsito, Dirceu Costa. No sentido de que seja_x000D_
 realizada a instalação de um quebra-molas na rua da Quadra nO 24 do Loteamento_x000D_
 Residencial Manoel Rosendo de Oliveira.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/497/requerimento_077-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/497/requerimento_077-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de_x000D_
 Albuquerque, bem como aos senhores Secretário de Defesa Social e Trânsito, Dirceu_x000D_
 Costa e o Secretário de Serviços Urbanos, Ariosvaldo Brandão. No sentido de que se_x000D_
 instale no trecho da via que dá acesso à Escola Técnica Miguel Arraes de Alencar, uma_x000D_
 faixa de pedestres._x000D_
 Justificativa</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_078-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_078-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de_x000D_
 Albuquerque, bem como ao senhor Secretário de Serviços Urbanos, Ariosvaldo Brandão._x000D_
 No sentido de que seja realizada a manutenção e limpeza da Praça localizada no Conjunto_x000D_
 Residencial Manoel Rosendo de Oliveira.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/499/requerimento_079-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/499/requerimento_079-2023.pdf</t>
   </si>
   <si>
     <t>Excelentissimo Senhora Presidente da Câmara Municipal de Timbaúba, o Vereador TARCISIO BATISTA DA SILVA, conforme preceitua os art. 3° do Regimento Interno da Câmara, apresenta o REQUERIMENTO que após dado ciência ao Soberano Plenário, seja encaminhado ao Excelentíssimo senhor Prefeito Municipal MARINALDO ROSENDO, com cópia ao uusmssímo Secret~ifio de Óbras, ARloSVALDO BRANÔÃÔ, vem requerer o serviço de_x000D_
 calçamento/pavimentação e construção das galerias de aguas fiuviais e esgoto na Rua José Thiago de Araújo, Loteamento Araruna 2, neste município._x000D_
 JUSTIFICArIVIr</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/500/requerimento_080-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/500/requerimento_080-2023.pdf</t>
   </si>
   <si>
     <t>o Vereador Emanuel Gouveia Ferreira Lima, após ouvido o Plenário e_x000D_
 cumpridas as formalidades regimentais, requer à Mesa que seja realizada uma_x000D_
 audiência pública para tratar da irregularidade no abastecimento de água na_x000D_
 cidade de Timbaúba.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/501/requerimento_081-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/501/requerimento_081-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas asformalidades regimentais, que_x000D_
 seja feito o veemente apelo ao Prefeito do Município, senhor Marinaldo Rosendo de_x000D_
 Albuquerque, juntamente com a Secretaria de Obras do nosso Município, que_x000D_
 realizem melhorias nas estrada que liga o Engenho Água Azul a Fazenda Areias e Chã_x000D_
 de Boa Vista. Em única discussão e única votação.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/502/requerimento_082-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/502/requerimento_082-2023.pdf</t>
   </si>
   <si>
     <t>o Vereador que abaixo subscreve, indica à nobre Mesa, consultando o_x000D_
 Soberano Plenário na forma regimental, que seja encaminhado expediente ao_x000D_
 Excelentíssimo Prefeito Municipal de Timbaúba/PE Senhor MARINALDO_x000D_
 ROSENDO DE ALBUQUERQUE, como também ao Secretario de Obras Sr._x000D_
 ARYOSVALDO DA COSTA BRANDAO, solicitando dos mesmos a realização do_x000D_
 Calcamento na Rua João Paulo II do Distrito de Livramento do Tiuma (São Jose do_x000D_
 Livramento)_x000D_
 JUSTIFICATIV</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/503/requerimento_083-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/503/requerimento_083-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades regimentais,_x000D_
 nostermos do art. 117,VI do Regimento Interno desta Casa Legislativa,informações_x000D_
 quanto à existência de anexos ao projeto de Leiencaminhado pelo Exmo. Prefeito_x000D_
 do Município de Timbaúba, MARINALDO ROSENDO DE ALBUQUERQUEreferente ao_x000D_
 -estudo de -impacto financeiro-orçamentário decorrente· do --empréstimo a -ser_x000D_
 pleiteado junto à Instituição financeira (BNDES), como também, qual custo efetivo_x000D_
 do parcelamento e valor das parcelas mensais que o Município de Timbaúba ficará_x000D_
 obrigado a pagar._x000D_
 JUSTIFICATIVA</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>João Tubarão</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/504/requerimento_084-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/504/requerimento_084-2023.pdf</t>
   </si>
   <si>
     <t>JOÃO GOMES COUTINHO -FILHO, Vereador .com assento nesta Casa_x000D_
 legislativa, requer à Mesa que, ouvido o Plenário, observando-se as normas_x000D_
 regimentais, seja encaminhado, ao Exmo. Sr. Prefeito do Município de Timbaúba __x000D_
 Marinaldo Rosendo de Albuquerque, um veemente apelo junto a secretaria de obras_x000D_
 para que seja feita a pavimentação asfáltica nas principais ruas e saneamento básico_x000D_
 em todas as localidades da Vila de Cruangí, neste Município.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_de_lei_legislativo_001-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_de_lei_legislativo_001-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DA RELAÇÃO DOS MEDICAMENTOS DISPONíVEIS E INDISPONíVEIS .NA REDE PÚBLICA MUNICIPAL_x000D_
 DE SAÚDE DE TIMBAÚBA.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_de_lei_legislativo_002-2023_arquivado.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_de_lei_legislativo_002-2023_arquivado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA JORNADA DE TRABALHO ESPECIAL PARA OS SERVIDORES COM DEFICIÊNCIA OU QUE_x000D_
 TENHAM DEPENDENTES DEFICIENTES.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_legislativo_003-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_legislativo_003-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece normas gerais e critérios básicos para promoção da acessibilidade das pessoas com deficiência ou com_x000D_
 mobilidade reduzida nos equipamentos públicos de lazer no município de Timbaúba.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_legislativo_004-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_legislativo_004-2023.pdf</t>
   </si>
   <si>
     <t>EMENTA: "DISPÕE SOBRE A GARANTIA DO DIREITO ÀS MULHERES DE TEREM ACOMPANHANTE, UMA PESSOADE SUA LIVRE ESCOLHA NAS CONSULTAS E EXAMES EM ESTABELECIMENTOS GERAL NOS PÚBLICOS E PRIVADOS DE SAÚDE NA CIDADE DE TIMBAÚBA".</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_lei_legislativo_005-2023_arquivado.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_lei_legislativo_005-2023_arquivado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UM CONSELHO MUNICIPAL DE DEFESA E PROTEÇÃO ANIMAL_x000D_
 CMDPA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/426/projeto_de_lei_legislativo_006-2023_arquivado.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/426/projeto_de_lei_legislativo_006-2023_arquivado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DOS DADOS DOS CONSELHOS MUNICIPAIS NA PÁGINA OFICIAL DA_x000D_
 PREFEITURA E CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/427/projeto_de_lei_legislativo_007-2023_arquivado.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/427/projeto_de_lei_legislativo_007-2023_arquivado.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO E PREVENÇÃO DA DOENÇA DE_x000D_
 ALZHEIMER NO MUNiCíPIO DE TlMBAÚBA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_legislativo_008-2023_arquivado.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_legislativo_008-2023_arquivado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO MENSAL DOS CASOS DE DENGUE CONSTATADOS NO MUNICÍPIO_x000D_
 DE TIMBAÚBA.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_legislativo_009-2023_arquivado.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_legislativo_009-2023_arquivado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DE INFORMAÇÕES RELATIVAS AO CONTRATO DE LOCAÇÃO NOS_x000D_
 IMÓVEIS LOCADOS PELA ADMINISTRAÇÃO PÚBLICA NO MUNICÍPIO DE TIMBAÚBA-PE.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_legislativo_010-2023_arquivado.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_legislativo_010-2023_arquivado.pdf</t>
   </si>
   <si>
     <t>Instituia Política de Incentivos ao Desenvolvimento da Geração de Energia Solar e fotovoltaica, no_x000D_
 Município de Timbaúba e dá outras providências</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_de_lei_legislativo_011-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_de_lei_legislativo_011-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE TIMBAÚBA O JUNHO VERMELHO, VISANDO CONSCIENTIZAR A POPULAÇÃO SOBRE A_x000D_
 IMPORTÂNCIA DA DOAÇÃO DE SANGUE E DAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_legislativo_012-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_legislativo_012-2023.pdf</t>
   </si>
   <si>
     <t>!NSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE TIMBAÚBA A SEMANA MUNICIPAL DE_x000D_
 CONSCIENTIZAÇÃO E PREVENÇÃO DA DOENÇA DE ALZHEIMER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>Pastor Ronaldo</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_legislativo_013-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_legislativo_013-2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Adília Paz de Menezes, O Logradouro Público, "Praça" da Rua_x000D_
 Odilon Barbosa dos Santos.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_de_lei_legislativo_014-2023_retirado_pauta.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_de_lei_legislativo_014-2023_retirado_pauta.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNiCíPIO A TEMÁTICA DA EDUCAÇÃO COOPERATIVISTA,_x000D_
 EMPREENDEDORA E FINANCEIRA NAS REDES MUNICIPAIS DE ENSINO.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_legislativo_015-2023_arquivado.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_legislativo_015-2023_arquivado.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUN!cípIO A TEMÁTICA DA EDUCAÇÃO COOPERATIVISTA,_x000D_
 EMPREENDEDORA E FINANCEIRA NAS REDES MUNICIPAIS DE ENSINO.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_legislativo_016-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_legislativo_016-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA MUNICIPAL DA_x000D_
 ASSOCIAÇÃO DOS MOTOTAXISTAS DE TIMBAÚBA - AMOTAT, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_lei_legislativo_017-2023_arquivado.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_lei_legislativo_017-2023_arquivado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICAÇÃO NO_x000D_
 WEBSITE DA PREFEITURA DA LISTA DE_x000D_
 ESPERA PARA UTILIZAÇÃO DE MÁQUINAS_x000D_
 AGRÍCOLAS E DOS CARROS-PIPA DO_x000D_
 MUNICÍPIO DE TIMBAÚBA-PE.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>Balazinha</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_lei_legislativo_018-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_lei_legislativo_018-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a declaração de utilidade Pública_x000D_
 Municipal da ASSOCIAÇÃO TIMBAUBENSE DE_x000D_
 FUTEBOL - (ATF), e dá outras providências.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/439/projeto_de_lei_legislativo_019-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/439/projeto_de_lei_legislativo_019-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNiCíPIO DE_x000D_
 TIIVIBAÚBA A SEMANA DA CULTURA HIP HOP, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/440/projeto_de_lei_legislativo_020-2023_derrotado.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/440/projeto_de_lei_legislativo_020-2023_derrotado.pdf</t>
   </si>
   <si>
     <t>O PROGRAMA DESENVOLVIMENTO DA SAÚDE_x000D_
 MENTAL E INTELIGÊNCIA FMOCIONAL"UM OLHAR A_x000D_
 SA ÚDE MENTAL ", A SER DESENVOLVIDO NAS ESCOLAS_x000D_
 PÚBLICA DA REDE MUNICIPAL DE ENSINO DE_x000D_
 TIMBAÚBA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_lei_legislativo_021-2023_arquivado.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_lei_legislativo_021-2023_arquivado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio do Prefeito, do Vice-Prefeito e dos_x000D_
 Secretários do Município de Timbaúba, para viger a partir de_x000D_
 janeiro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_lei_legislativo_022-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_lei_legislativo_022-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPOSIÇÃO INFLACIONÁRIA AO SUBSÍDIO_x000D_
 DOS SECRETÁRIOS DO ~lUNICÍPIO DE TIMBAÚBA, PARA_x000D_
 VIGER A PARTIR DE JANEIRO DE 2024, E DÁ PROVIDE"NCIAS._x000D_
 OUTRAS</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Marinaldo Rosendo de Albuquerque</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/505/projeto_de_lei_executivo_001-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/505/projeto_de_lei_executivo_001-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO PODER EXECUTIVODO MUNiCíPIO DETIMBAÚBA, VINCULADO À SECRETARIA DE DEFESA_x000D_
 SOCIAL, O PROGRAMA DE FORMAÇÃO, EDUCAÇÃO, QUALIFICAÇÃO E HABILITAÇÃO PROFISSIONAL DOS_x000D_
 CONDUTORESQUE PRESTAM SERViÇO DE TRANSPORTE PASSAGEIROS (MOTOTAXISTAS) PROVIDÊNCIAS._x000D_
 INDIVIDUAL DE EM MOTOCICLETAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/506/projeto_de_lei_executivo_002-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/506/projeto_de_lei_executivo_002-2023.pdf</t>
   </si>
   <si>
     <t>ADEQUA A REMUNERAÇÃO DOS AGENTES COMUNITÁRIOS DE_x000D_
 SAÚDE (ACS) E AGENTES DE COMBATE ÀS ENDEMIAS (ACE), AO_x000D_
 PISO SALARIAL NACIONAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/507/projeto_de_lei_executivo_003-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/507/projeto_de_lei_executivo_003-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADEQUAÇÃO AO SALÁRIO MíNIMO NACIONAL AOS_x000D_
 SERVIDORES PÚBLICOS CIVIS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/508/projeto_de_lei_executivo_004-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/508/projeto_de_lei_executivo_004-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA BOLSA FAMíLIA MUNICIPAL DE_x000D_
 COMPLEMENTAÇÃO DE RENDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/509/projeto_de_lei_executivo_005-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/509/projeto_de_lei_executivo_005-2023.pdf</t>
   </si>
   <si>
     <t>EMENTA: "Institui o Programa de Recuperação de Créditos tributários e_x000D_
 não tributários (REFIS 2023) do Município de Timbaúba e da outras_x000D_
 providências."</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_de_lei_executivo_006-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_de_lei_executivo_006-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NA LEI MUNCIPAL N° 2.743/2011 QUE REESTRUTUROU O_x000D_
 FUNDO DE PREVIDÊNCIA DO MUNICíPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/511/projeto_de_lei_executivo_007-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/511/projeto_de_lei_executivo_007-2023.pdf</t>
   </si>
   <si>
     <t>Al TERA DISPOSITIVOS DA LEI N0 2.630/2007 QUE "AUTORIZAA PREFEITURA MUNICIPAL DE TIMBAÚBA-PE A_x000D_
 CONSIGNAR EM FOLHA DE PAGAMENTO OS EMPRÉSTIMOS E FINANCIAMENTOS QUE SEUS RESPECTIVOS SERVIDORES_x000D_
 PÚBLICOS REALIZAREM JUNTO ÀS INSTITUIÇÕES FINANCEIRAS CONTRATADAS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/512/projeto_de_lei_executivo_008-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/512/projeto_de_lei_executivo_008-2023.pdf</t>
   </si>
   <si>
     <t>DISPÓE SOBRE DENOMINAÇÃO DOS LOGRADOUROS PÚBLICOS SITUADOS_x000D_
 NO RESIDENCIAL TIMBAUBINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/513/projeto_de_lei_executivo_009-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/513/projeto_de_lei_executivo_009-2023.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A NOVA ADEQUAÇÃO AO SALÁRIO MINIMO_x000D_
 NACIONAL DE 2023 AOS SERVIDORES PÚBLICOS CIVIS_x000D_
 MUNICIPAIS, E DÁ OUTRAS PROVID~NCIAS.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/514/projeto_de_lei_executivo_010-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/514/projeto_de_lei_executivo_010-2023.pdf</t>
   </si>
   <si>
     <t>ADEQUA A REMUNERAÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE_x000D_
 COMBATE As ENDEMIAS (ACE), AO NOVO PISO SALARIAL NACIONAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/515/projeto_de_lei_executivo_011-2023_arquivado.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/515/projeto_de_lei_executivo_011-2023_arquivado.pdf</t>
   </si>
   <si>
     <t>REA~USTA EM ATÉ 14,95% ,(QUATORZE VIRGULA NOVENA E CINCO POR CENTO) A_x000D_
 ,REMUNERAÇÃO DOS PROFISSIONAIS DO . MAGISTÉRIO DE TIMBAÚBA, AO PISO_x000D_
 SALA..RIAL NACIONAL, EM CUMP.RIMENTO AO DISPOSTO NO ART. 5°, DA LEI FEDERAL_x000D_
 N°. ,11.738/2008, E DÁ· OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/516/projeto_de_lei_executivo_012-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/516/projeto_de_lei_executivo_012-2023.pdf</t>
   </si>
   <si>
     <t>EXPANDE PROGRAMA DE ESTíMULO À ARRECADAÇÃO DO IPTU, BEM_x000D_
 COMO, INCENTIVO PARA ASSOCIAÇÃO QUE ESPECIFICA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/517/projeto_de_lei_executivo_013-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/517/projeto_de_lei_executivo_013-2023.pdf</t>
   </si>
   <si>
     <t>DEFINE A POLíTICA MUNICIPAL DE_x000D_
 MOBILIDADE URBANA, INSTITUI O PLANO_x000D_
 DE MOBILIDADE URBANA DE TIMBAÚBA._x000D_
 PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/518/projeto_de_lei_executivo_014-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/518/projeto_de_lei_executivo_014-2023.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA RECOMEÇO NO ÂMBITO DA_x000D_
 SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/519/projeto_de_lei_executivo_015-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/519/projeto_de_lei_executivo_015-2023.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE_x000D_
 PROVIMENTO EFETIVO E_x000D_
 DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/520/projeto_de_lei_executivo_016-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/520/projeto_de_lei_executivo_016-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes orçamentárias para o_x000D_
 exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/521/projeto_de_lei_executivo_017-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/521/projeto_de_lei_executivo_017-2023.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NO ÂMBITO_x000D_
 MUNICIPAL A UTILIZAÇÃO DA_x000D_
 LEI FEDERAL 14.133 DE 2021_x000D_
 REFERENTE AS ATRIBUiÇÕES_x000D_
 DOS AGENTES PÚBLICOS E DE_x000D_
 CONTRATAÇÃO.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/522/projeto_de_lei_executivo_018-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/522/projeto_de_lei_executivo_018-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O COMODATO DO_x000D_
 IMÓVEL MUNICIPAL QUE MENCIONA.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/523/projeto_de_lei_executivo_019-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/523/projeto_de_lei_executivo_019-2023.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do Município de_x000D_
 Timbaúba e autoriza a abertura de crédito especial ao orçamento_x000D_
 anual de 2023 no valor de R$ 485.199,37.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/524/projeto_de_lei_executivo_020-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/524/projeto_de_lei_executivo_020-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE IMÓVEIS E_x000D_
 LOCAIS PÚBLICOS NO MUNiCíPIO DE TIMBAÚBA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_lei_executivo_021-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_lei_executivo_021-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR RECURSOS RECEBIDOS DA_x000D_
 UNIÃO PARA CUMPRIMENTO DA ASSISTÊNCIA FINANCEIRA_x000D_
 COMPLEMENTAR DE QUE TRATA A EMENDA CONSTITUCIONAL 127/2022.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/526/projeto_de_lei_executivo_022-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/526/projeto_de_lei_executivo_022-2023.pdf</t>
   </si>
   <si>
     <t>"MODIFICA A LEI MUNICIPAL Nº 2.911 DE 01 DE DEZEMBRO DE_x000D_
 2014 E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/527/projeto_de_lei_executivo_023-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/527/projeto_de_lei_executivo_023-2023.pdf</t>
   </si>
   <si>
     <t>EMENTA: "AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER_x000D_
 DOAÇÃO DE TERRENO DO PATRIMÔNIO PÚBLICO EM FAVOR DA_x000D_
 EMPRESA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/528/projeto_de_lei_executivo_024-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/528/projeto_de_lei_executivo_024-2023.pdf</t>
   </si>
   <si>
     <t>Atualiza o Plano Plurianual do Município para_x000D_
 execução da parcela anual de 2024 e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/529/projeto_de_lei_executivo_025-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/529/projeto_de_lei_executivo_025-2023.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do Município para_x000D_
 o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/530/projeto_de_lei_executivo_026-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/530/projeto_de_lei_executivo_026-2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DESAFETAÇÃO_x000D_
 DO USO DE ÁREA PÚBUCA_x000D_
 MUNICIPAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/531/projeto_de_lei_executivo_027-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/531/projeto_de_lei_executivo_027-2023.pdf</t>
   </si>
   <si>
     <t>EMENTA: "AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR DOAÇÃO DE_x000D_
 TERRENO DO PATRIMÔNIO PÚBLICO À EMPRESA - NEW TIME LOCAÇÃO DE_x000D_
 IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/532/projeto_de_lei_executivo_028-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/532/projeto_de_lei_executivo_028-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DOS RECURSOS DO FUNDEF DO_x000D_
 PERíODO DE MAIO DE 2003 A DEZEMBRO DE 2006, OBJETO DO_x000D_
 PRECATÓRIO DE N° 211894·PE E DA OUTRAS PROVID~NCIAS.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/533/projeto_de_lei_executivo_029-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/533/projeto_de_lei_executivo_029-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DAS LEIS 2.864 DE 26 DE DEZEMBRO DE_x000D_
 2013, E, 2.750 DE 05 DE DEZEMBRO DE 2011 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/534/projeto_de_lei_executivo_030-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/534/projeto_de_lei_executivo_030-2023.pdf</t>
   </si>
   <si>
     <t>"INSTITUI o PROGRAMA_x000D_
 MUNICIPAL VIAGEM PARA_x000D_
 TODOS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/535/projeto_de_lei_executivo_031-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/535/projeto_de_lei_executivo_031-2023.pdf</t>
   </si>
   <si>
     <t>"EXTINGUE O PERMANÊNCIA E_x000D_
 PROVIDÊNCIAS. " ABONO DE_x000D_
 DÁ OUTRAS</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/536/projeto_de_lei_executivo_032-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/536/projeto_de_lei_executivo_032-2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE_x000D_
 CRÉDITO COM O BANCO NACIONAL DO DESENVOLVIMENTO_x000D_
 ECONÔMICO E SOCIAL (BNDES), E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/537/projeto_de_lei_executivo_033-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/537/projeto_de_lei_executivo_033-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DE DISPOSITIVO DA LEI N° 3.148 DE_x000D_
 02 DE ABRIL DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/538/projeto_de_lei_executivo_034-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/538/projeto_de_lei_executivo_034-2023.pdf</t>
   </si>
   <si>
     <t>AJUSTA EM BENEFíCIO DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES_x000D_
 DE COMBATE ÀS ENDEMIAS, O PLANO DE CARGOS, CARREIRAS E SALÁRIOS_x000D_
 DOS SERVIDORES PÚBLICOS MUNICIPAIS DE TIMBAÚBA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/539/projeto_de_lei_executivo_035-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/539/projeto_de_lei_executivo_035-2023.pdf</t>
   </si>
   <si>
     <t>"REAJUSTA VALOR PO PADRÃO REMUNERATÓRIO DOS CARGOS_x000D_
 COMISSIONADOS NíVEL UM (CC-1) E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/540/projeto_de_lei_executivo_036-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/540/projeto_de_lei_executivo_036-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA "RETORNO DE DO INCENTIVO IPVA" PARA MOTOTAXISTAS E MOTORISTAS_x000D_
 REGULARMENTE INSCRITOS NAS ASSOCIAÇÕES DE CLASSE RECONHECIDAS MEDIANTE O TÍTULO_x000D_
 DE UTILIDADE PÚBLICA JUNTO À PREFEITURA TIMBAÚBA MUNICIPAL DE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/541/projeto_de_lei_executivo_037-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/541/projeto_de_lei_executivo_037-2023.pdf</t>
   </si>
   <si>
     <t>EMENTA: "AUTORIZA OI PODER EXECUTIVO MUNICIPAL A PF~I:lC,EDER À DOAIÇ:Ao DE TERRENIOS DO_x000D_
 P'ATRIMÓMO PÚBLICO, A EMI)RESA - MARDNOII:L ANDRADE DE MENEZES ME E DA OUTRAS PROVIDÊI~II:;IAS. "</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/542/projeto_de_lei_executivo_038-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/542/projeto_de_lei_executivo_038-2023.pdf</t>
   </si>
   <si>
     <t>AUTORI.2J~ O PODER EXECUTIVO A CONCEDER REVISÃO GERAL_x000D_
 ANUAL AOS VENCIMENTOS DOS SERVIDOI~ES EFETIVOS DO_x000D_
 MUNICfFJIO DE TIMBAÚBA E DÁ OLJTRA~~PROVIDÊNCIAS,.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/543/projeto_de_lei_executivo_039-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/543/projeto_de_lei_executivo_039-2023.pdf</t>
   </si>
   <si>
     <t>ACRESCENT ~\ O §4 AO ART. :2El DA LEI_x000D_
 MUNICIPAL 2:,fI,66DE 26 DE DEZEMBRO_x000D_
 DE 2013 PAF~J\ INCLUIR OS AGENTES_x000D_
 DE TRÂNSITO NAS ATIVIDADES_x000D_
 PERICULOSjC~S.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/544/projeto_de_lei_executivo_040-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/544/projeto_de_lei_executivo_040-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBR:E DESAPROPHIAÇAO E_x000D_
 DOAÇÃO DE LOTES DE TERRENO AOS_x000D_
 SERVIDORES INTEGRANTES DO_x000D_
 QUADRO PERMANENTE, ATIVO E_x000D_
 INATIVO, DA PREFEITURA MUNICIPAL_x000D_
 DE TIMBAÚBA.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/545/projeto_de_lei_executivo_041-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/545/projeto_de_lei_executivo_041-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA. O PODER EXECUTIVO PROMOVER DESAPROPRIJ~~;:OES, E EM SEGUIDA, REALIZAR D10AÇÂO_x000D_
 DAS ARE.IL\S EM FAVOR DA COOPERA.TIIVA DO AGRO'~I::GOCIO DOS ASSOCIADOS DA_x000D_
 ASSOCIAÇ;líIO DOS FORNECEDORES DE CANA DE AÇÚCAR E DÁ C:IUTRAS PROVIDÊrNCIAiS.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/546/projeto_de_lei_executivo_042-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/546/projeto_de_lei_executivo_042-2023.pdf</t>
   </si>
   <si>
     <t>DISPÔE SOBRE AUTORI2:AÇÃO AO_x000D_
 PODEIR E,XECUTIVO MUNICIPAL_x000D_
 PARA REALIZAR DOAÇÃ'O, COM_x000D_
 ENCAIRGO, DE ARE~A. QUE_x000D_
 MENCIONA E DÁ OUTRAS_x000D_
 PROVIIDENCIAS.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/547/projeto_de_lei_executivo_043-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/547/projeto_de_lei_executivo_043-2023.pdf</t>
   </si>
   <si>
     <t>EMENTA: "AUTORIZA O PODER_x000D_
 EXECUTIVO MUNICIPAL A PROCEDER_x000D_
 A DOAÇÃO DE TERRENO DO_x000D_
 PATRIMÔNIO PÚBLICO, A EMPRESALUCIANO_x000D_
 PACHECO BARBOSA· ME E_x000D_
 DÁ OUTRAS PROVID~NCIAS."</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Balazinha, Emanuel de Dr. Jacinto, Tarcísio, Zé da Rua</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/555/projeto_de_resolucao_001-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/555/projeto_de_resolucao_001-2023.pdf</t>
   </si>
   <si>
     <t>Altera o art. 71 e seu parágrafo único, do Regimento Interno da Câmara Municipal de_x000D_
 Timbaúba-PE.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/556/projeto_de_resolucao_002-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/556/projeto_de_resolucao_002-2023.pdf</t>
   </si>
   <si>
     <t>Ementa: Altera o art. 14, da Resolução nO.001/2022, que trata da prestação de contas e responsabilidade dos_x000D_
 agentes políticos e servidores públicos na Câmara Municipal de Timbaúba beneficiado com a concessão de_x000D_
 diárias e dá outras providências</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>Balazinha, Marcos Contador, Tarcísio, Zé da Rua</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/557/projeto_de_resolucao_003-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/557/projeto_de_resolucao_003-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO MUN!cíp!o DE TIMBAÚBA,_x000D_
 CONCERNENTE AO EXERCíCIO FINANCEIRO DE 2010.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/558/projeto_de_resolucao_004-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/558/projeto_de_resolucao_004-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS_x000D_
 CONTAS DO MUNICíPIO DE TIMBAÚBA,_x000D_
 CONCERNENTE AO EXERCíCIO_x000D_
 FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/559/projeto_de_resolucao_005-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/559/projeto_de_resolucao_005-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO MUNiCíPIO DE TIMBAÚBA,_x000D_
 CONCERNENTE AO EXERCíCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/560/projeto_de_resolucao_006-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/560/projeto_de_resolucao_006-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO MUNiCíPIO DE TIMBAÚBA,_x000D_
 CONCERNENTE AO EXERCíCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/561/projeto_de_resolucao_007-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/561/projeto_de_resolucao_007-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO MUNICíPIO DE TIMBAÚBA,_x000D_
 CONCERNENTE AO EXERCíCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/562/projeto_de_resolucao_008-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/562/projeto_de_resolucao_008-2023.pdf</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/549/projeto_de_lei_complementar_001-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/549/projeto_de_lei_complementar_001-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DE_x000D_
 DISPOSITIVO CONSTANTE DA LEI_x000D_
 COMPLEMENTAR 04 DE 03 DE_x000D_
 DEZEMBRO DE 2021 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/550/projeto_de_lei_complementar_002-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/550/projeto_de_lei_complementar_002-2023.pdf</t>
   </si>
   <si>
     <t>"REAJUSTA A CONTRIBUiÇÃO_x000D_
 ORDINÁRIA DOS APOSENTADOS E_x000D_
 PENSIONISTAS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
-    <t>683</t>
-[...7 lines deleted...]
-  <si>
     <t>551</t>
   </si>
   <si>
     <t>MOA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/551/mocao_de_aplausos_001-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/551/mocao_de_aplausos_001-2023.pdf</t>
   </si>
   <si>
     <t>o Vereador que a presente subscreve, propõe à Mesa, ouvido o Plenário e cumprida as_x000D_
 formalidades regimentais, que esta Moção de Aplausos seja encaminhada ao_x000D_
 Excelentíssimo Dr. Jarbas de Andrade Vasconcelos para celebrar e enaltecer a sua_x000D_
 ilustre carreira política e aposentadoria, em reconhecimento aos mais de 50 anos_x000D_
 dedicados com fervor à causa pú blica, em prol do desenvolvimento e bem-estar do Estado_x000D_
 de Pernambuco.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/552/mocao_de_aplausos_002-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/552/mocao_de_aplausos_002-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, vem respeitosamente requerer que, após ouvido o_x000D_
 plenário, seja encaminhado congratulações nos termos desta Moção de Aplausos ao_x000D_
 senhor Paulo Fernando de Vasconcelos Dutra, em reconhecimento dos seus relevantes_x000D_
 serviços prestados ao desenvolvimento da educação de Pernambuco._x000D_
 JUSTIFICATIVA</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/553/projeto_de_decreto_legislativo_001-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/553/projeto_de_decreto_legislativo_001-2023.pdf</t>
   </si>
   <si>
     <t>EMENTA: CONCEDE O TíTULO DE CIDADÃO_x000D_
 TIMBAUBENSE AO EXCELENTíSSIMO SENHOR_x000D_
 RICARDO DE OLIVEIRA PAES BARRETO.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/554/projeto_de_decreto_legislativo_002-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/554/projeto_de_decreto_legislativo_002-2023.pdf</t>
   </si>
   <si>
     <t>EMENTA: CONCEDE O TíTULO DE CIDADÃO_x000D_
 TIMBAUBENSE AO EXCELENTíSSIMO SENHOR LUIZ_x000D_
 CARLOS DE BARROS FIGUEIRÊDO.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/854/projeto_de_decreto_legislativo_003-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/854/projeto_de_decreto_legislativo_003-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO DE TIMBAÚBA AO PROFESSOR RODRIGUES MAURÍCIO E DÁ JOSÉ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/855/projeto_de_decreto_legislativo_004-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/855/projeto_de_decreto_legislativo_004-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do Título Honorífico de "Cidadão Timbaubense" ao Ilustríssimo ex-Vereador, Manoel Paulo Teixeira Filho."</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/548/veto_ao_projeto_de_lei_legislativo_001-2023.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/548/veto_ao_projeto_de_lei_legislativo_001-2023.pdf</t>
   </si>
   <si>
     <t>1. Cumprimentando-o cordialmente, comunico a Vossa Excelência que, no_x000D_
 uso das atribuições que me são conferidas pelo artigo 65, inciso IV, da Lei Orgânica do_x000D_
 Município, decidi, pelos motivos adiante alinhados, VETAR, INTEGRALMENTE, o_x000D_
 Projeto de Lei do Legislativo n°. 01/2023 que "DISPÕE SOBRE A DIVULGAÇÃO DA_x000D_
 RELAÇÃO DOS MEDICAMENTOS DISPONíVEIS E INDISPONíVEIS NA REDE_x000D_
 PÚBLICA MUNICIPAL DE SAÚDE DO MUNiCíPIO DE TIMBAÚBA".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -3062,68 +3053,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/359/indicacao_006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/360/indicacao_007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_009-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/370/indicacao_017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_019-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_020-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/374/indicacao_021-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_022-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_023-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/377/indicacao_024-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/378/indicacao_025-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/379/indicacao_026-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_027-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_028-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_029-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_030-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_031-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_032-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_033-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_034-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_035-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_036-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_037-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_039-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_040-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_041-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_042-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_043-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_044-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_045-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/399/requerimento_001-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/400/requerimento_002-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/401/requerimento_003-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/402/requerimento_004-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/403/requerimento_005-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/404/requerimento_006-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/405/requerimento_007-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/406/requerimento_008-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/407/requerimento_009-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/408/requerimento_010-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/409/requerimento_011-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/410/requerimento_012-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/411/requerimento_013-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/413/requerimento_015-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/414/requerimento_016-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/415/requerimento_017-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/416/requerimento_018-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/417/requerimento_019-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/418/requerimento_020-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/419/requerimento_021-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/420/requerimento_022-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_023-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/444/requerimento_024-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/445/requerimento_025-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_026-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/447/requerimento_027-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/448/requerimento_028-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/449/requerimento_029-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/450/requerimento_030-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/451/requerimento_031-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/452/requerimento_032-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/453/requerimento_033-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/454/requerimento_034-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/455/requerimento_035-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/456/requerimento_036-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/457/requerimento_037-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/458/requerimento_038-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/459/requerimento_039-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/460/requerimento_040-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/461/requerimento_041-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/462/requerimento_042-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/463/requerimento_043-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/464/requerimento_044-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/465/requerimento_045-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/466/requerimento_046-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/467/requerimento_047-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/468/requerimento_048-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/469/requerimento_049-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/470/requerimento_050-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/471/requerimento_051-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/472/requerimento_052-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/473/requerimento_053-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/474/requerimento_054-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/475/requerimento_055-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/476/requerimento_056-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_057-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/478/requerimento_058-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/479/requerimento_059-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/480/requerimento_060-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/481/requerimento_061-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/482/requerimento_062-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/483/requerimento_063-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/484/requerimento_064-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/485/requerimento_065-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/486/requerimento_066-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/487/requerimento_067-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/488/requerimento_068-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/489/requerimento_069-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/490/requerimento_070-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_071-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/492/requerimento_072-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/493/requerimento_073-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/494/requerimento_074-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_075-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/496/requerimento_076-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/497/requerimento_077-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_078-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/499/requerimento_079-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/500/requerimento_080-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/501/requerimento_081-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/502/requerimento_082-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/503/requerimento_083-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/504/requerimento_084-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_de_lei_legislativo_001-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_de_lei_legislativo_002-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_legislativo_003-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_legislativo_004-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_lei_legislativo_005-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/426/projeto_de_lei_legislativo_006-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/427/projeto_de_lei_legislativo_007-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_legislativo_008-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_legislativo_009-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_legislativo_010-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_de_lei_legislativo_011-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_legislativo_012-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_legislativo_013-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_de_lei_legislativo_014-2023_retirado_pauta.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_legislativo_015-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_legislativo_016-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_lei_legislativo_017-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_lei_legislativo_018-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/439/projeto_de_lei_legislativo_019-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/440/projeto_de_lei_legislativo_020-2023_derrotado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_lei_legislativo_021-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_lei_legislativo_022-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/505/projeto_de_lei_executivo_001-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/506/projeto_de_lei_executivo_002-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/507/projeto_de_lei_executivo_003-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/508/projeto_de_lei_executivo_004-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/509/projeto_de_lei_executivo_005-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_de_lei_executivo_006-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/511/projeto_de_lei_executivo_007-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/512/projeto_de_lei_executivo_008-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/513/projeto_de_lei_executivo_009-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/514/projeto_de_lei_executivo_010-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/515/projeto_de_lei_executivo_011-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/516/projeto_de_lei_executivo_012-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/517/projeto_de_lei_executivo_013-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/518/projeto_de_lei_executivo_014-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/519/projeto_de_lei_executivo_015-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/520/projeto_de_lei_executivo_016-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/521/projeto_de_lei_executivo_017-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/522/projeto_de_lei_executivo_018-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/523/projeto_de_lei_executivo_019-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/524/projeto_de_lei_executivo_020-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_lei_executivo_021-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/526/projeto_de_lei_executivo_022-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/527/projeto_de_lei_executivo_023-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/528/projeto_de_lei_executivo_024-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/529/projeto_de_lei_executivo_025-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/530/projeto_de_lei_executivo_026-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/531/projeto_de_lei_executivo_027-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/532/projeto_de_lei_executivo_028-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/533/projeto_de_lei_executivo_029-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/534/projeto_de_lei_executivo_030-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/535/projeto_de_lei_executivo_031-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/536/projeto_de_lei_executivo_032-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/537/projeto_de_lei_executivo_033-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/538/projeto_de_lei_executivo_034-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/539/projeto_de_lei_executivo_035-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/540/projeto_de_lei_executivo_036-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/541/projeto_de_lei_executivo_037-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/542/projeto_de_lei_executivo_038-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/543/projeto_de_lei_executivo_039-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/544/projeto_de_lei_executivo_040-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/545/projeto_de_lei_executivo_041-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/546/projeto_de_lei_executivo_042-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/547/projeto_de_lei_executivo_043-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/555/projeto_de_resolucao_001-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/556/projeto_de_resolucao_002-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/557/projeto_de_resolucao_003-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/558/projeto_de_resolucao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/559/projeto_de_resolucao_005-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/560/projeto_de_resolucao_006-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/561/projeto_de_resolucao_007-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/562/projeto_de_resolucao_008-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/549/projeto_de_lei_complementar_001-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/550/projeto_de_lei_complementar_002-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/683/lei_complementar_003-2023_pc_001-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/551/mocao_de_aplausos_001-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/552/mocao_de_aplausos_002-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/553/projeto_de_decreto_legislativo_001-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/554/projeto_de_decreto_legislativo_002-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/854/projeto_de_decreto_legislativo_003-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/855/projeto_de_decreto_legislativo_004-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/548/veto_ao_projeto_de_lei_legislativo_001-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/359/indicacao_006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/360/indicacao_007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_009-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/370/indicacao_017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_019-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_020-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/374/indicacao_021-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_022-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_023-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/377/indicacao_024-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/378/indicacao_025-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/379/indicacao_026-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_027-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_028-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_029-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_030-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_031-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_032-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_033-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_034-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_035-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_036-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_037-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_039-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_040-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_041-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_042-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_043-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_044-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_045-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/399/requerimento_001-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/400/requerimento_002-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/401/requerimento_003-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/402/requerimento_004-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/403/requerimento_005-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/404/requerimento_006-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/405/requerimento_007-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/406/requerimento_008-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/407/requerimento_009-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/408/requerimento_010-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/409/requerimento_011-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/410/requerimento_012-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/411/requerimento_013-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/413/requerimento_015-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/414/requerimento_016-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/415/requerimento_017-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/416/requerimento_018-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/417/requerimento_019-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/418/requerimento_020-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/419/requerimento_021-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/420/requerimento_022-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_023-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/444/requerimento_024-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/445/requerimento_025-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_026-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/447/requerimento_027-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/448/requerimento_028-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/449/requerimento_029-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/450/requerimento_030-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/451/requerimento_031-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/452/requerimento_032-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/453/requerimento_033-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/454/requerimento_034-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/455/requerimento_035-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/456/requerimento_036-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/457/requerimento_037-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/458/requerimento_038-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/459/requerimento_039-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/460/requerimento_040-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/461/requerimento_041-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/462/requerimento_042-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/463/requerimento_043-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/464/requerimento_044-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/465/requerimento_045-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/466/requerimento_046-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/467/requerimento_047-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/468/requerimento_048-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/469/requerimento_049-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/470/requerimento_050-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/471/requerimento_051-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/472/requerimento_052-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/473/requerimento_053-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/474/requerimento_054-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/475/requerimento_055-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/476/requerimento_056-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_057-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/478/requerimento_058-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/479/requerimento_059-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/480/requerimento_060-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/481/requerimento_061-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/482/requerimento_062-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/483/requerimento_063-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/484/requerimento_064-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/485/requerimento_065-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/486/requerimento_066-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/487/requerimento_067-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/488/requerimento_068-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/489/requerimento_069-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/490/requerimento_070-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_071-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/492/requerimento_072-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/493/requerimento_073-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/494/requerimento_074-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_075-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/496/requerimento_076-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/497/requerimento_077-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_078-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/499/requerimento_079-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/500/requerimento_080-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/501/requerimento_081-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/502/requerimento_082-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/503/requerimento_083-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/504/requerimento_084-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_de_lei_legislativo_001-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_de_lei_legislativo_002-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_legislativo_003-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_legislativo_004-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_lei_legislativo_005-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/426/projeto_de_lei_legislativo_006-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/427/projeto_de_lei_legislativo_007-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_legislativo_008-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_legislativo_009-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_legislativo_010-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_de_lei_legislativo_011-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_legislativo_012-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_legislativo_013-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_de_lei_legislativo_014-2023_retirado_pauta.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_legislativo_015-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_legislativo_016-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_lei_legislativo_017-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_lei_legislativo_018-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/439/projeto_de_lei_legislativo_019-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/440/projeto_de_lei_legislativo_020-2023_derrotado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_lei_legislativo_021-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_lei_legislativo_022-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/505/projeto_de_lei_executivo_001-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/506/projeto_de_lei_executivo_002-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/507/projeto_de_lei_executivo_003-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/508/projeto_de_lei_executivo_004-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/509/projeto_de_lei_executivo_005-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_de_lei_executivo_006-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/511/projeto_de_lei_executivo_007-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/512/projeto_de_lei_executivo_008-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/513/projeto_de_lei_executivo_009-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/514/projeto_de_lei_executivo_010-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/515/projeto_de_lei_executivo_011-2023_arquivado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/516/projeto_de_lei_executivo_012-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/517/projeto_de_lei_executivo_013-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/518/projeto_de_lei_executivo_014-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/519/projeto_de_lei_executivo_015-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/520/projeto_de_lei_executivo_016-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/521/projeto_de_lei_executivo_017-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/522/projeto_de_lei_executivo_018-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/523/projeto_de_lei_executivo_019-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/524/projeto_de_lei_executivo_020-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_lei_executivo_021-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/526/projeto_de_lei_executivo_022-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/527/projeto_de_lei_executivo_023-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/528/projeto_de_lei_executivo_024-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/529/projeto_de_lei_executivo_025-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/530/projeto_de_lei_executivo_026-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/531/projeto_de_lei_executivo_027-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/532/projeto_de_lei_executivo_028-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/533/projeto_de_lei_executivo_029-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/534/projeto_de_lei_executivo_030-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/535/projeto_de_lei_executivo_031-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/536/projeto_de_lei_executivo_032-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/537/projeto_de_lei_executivo_033-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/538/projeto_de_lei_executivo_034-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/539/projeto_de_lei_executivo_035-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/540/projeto_de_lei_executivo_036-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/541/projeto_de_lei_executivo_037-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/542/projeto_de_lei_executivo_038-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/543/projeto_de_lei_executivo_039-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/544/projeto_de_lei_executivo_040-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/545/projeto_de_lei_executivo_041-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/546/projeto_de_lei_executivo_042-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/547/projeto_de_lei_executivo_043-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/555/projeto_de_resolucao_001-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/556/projeto_de_resolucao_002-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/557/projeto_de_resolucao_003-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/558/projeto_de_resolucao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/559/projeto_de_resolucao_005-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/560/projeto_de_resolucao_006-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/561/projeto_de_resolucao_007-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/562/projeto_de_resolucao_008-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/549/projeto_de_lei_complementar_001-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/550/projeto_de_lei_complementar_002-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/551/mocao_de_aplausos_001-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/552/mocao_de_aplausos_002-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/553/projeto_de_decreto_legislativo_001-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/554/projeto_de_decreto_legislativo_002-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/854/projeto_de_decreto_legislativo_003-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/855/projeto_de_decreto_legislativo_004-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2023/548/veto_ao_projeto_de_lei_legislativo_001-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H213"/>
+  <dimension ref="A1:H212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -8418,248 +8409,222 @@
       </c>
       <c r="D205" t="s">
         <v>724</v>
       </c>
       <c r="E205" t="s">
         <v>725</v>
       </c>
       <c r="F205" t="s">
         <v>567</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>729</v>
       </c>
       <c r="H205" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
         <v>731</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D206" t="s">
-        <v>724</v>
+        <v>732</v>
       </c>
       <c r="E206" t="s">
-        <v>725</v>
+        <v>733</v>
       </c>
       <c r="F206" t="s">
-        <v>567</v>
+        <v>39</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="H206" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D207" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="E207" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F207" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>737</v>
       </c>
       <c r="H207" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
         <v>739</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D208" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="E208" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="F208" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="H208" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D209" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="E209" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="F209" t="s">
         <v>13</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>745</v>
       </c>
       <c r="H209" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
         <v>747</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D210" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="E210" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="F210" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>748</v>
       </c>
       <c r="H210" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
         <v>750</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D211" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="E211" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="F211" t="s">
         <v>39</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>751</v>
       </c>
       <c r="H211" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>753</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D212" t="s">
-        <v>743</v>
+        <v>754</v>
       </c>
       <c r="E212" t="s">
-        <v>744</v>
+        <v>755</v>
       </c>
       <c r="F212" t="s">
-        <v>39</v>
+        <v>567</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="H212" t="s">
-        <v>755</v>
-[...12 lines deleted...]
-      <c r="D213" t="s">
         <v>757</v>
-      </c>
-[...10 lines deleted...]
-        <v>760</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8831,51 +8796,50 @@
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
-    <hyperlink ref="G213" r:id="rId212"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>