--- v0 (2025-12-24)
+++ v1 (2026-05-13)
@@ -54,2052 +54,2052 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Fellipe Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_001-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_001-2024.pdf</t>
   </si>
   <si>
     <t>Sugere a confecção e instalação de placa indicativa do nome "Joel Monteiro de Araújo" no terminal rodoviário de Timbaúba, conforme Lei Municipal 2521/2004, em homenagem ao empresário.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Emanuel de Dr. Jacinto</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_002-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_002-2024.pdf</t>
   </si>
   <si>
     <t>Ampliação da Licença Maternidade e Paternidade no âmbito do município de_x000D_
 Timbaúba, com base na Lei Complementar Estadual n° 91/2007 ,_x000D_
 elevando-a para 180 dias e 20 dias, respectivamente.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Balazinha</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/567/indicacao_003-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/567/indicacao_003-2024.pdf</t>
   </si>
   <si>
     <t>"BERÇÁRIOS EM FAVOR DOS ALUNOS DA REDE PÚBLICA_x000D_
 MUNICIP AL DE O A 02 ANOS DE IDADE"</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Risalva Brandão</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_004-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_004-2024.pdf</t>
   </si>
   <si>
     <t>Sugere estudos para a construção de um velório municipal em Timbaúba, visando proporcionar um espaço digno e de apoio emocional às famílias enlutadas.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_005-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_005-2024.pdf</t>
   </si>
   <si>
     <t>Indica a urgente necessidade de melhorias na estrada do distrito de Queimadas, em Timbaúba, devido à sua condição precária, visando segurança e conforto a motoristas e pedestres</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/570/indicacao_006-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/570/indicacao_006-2024.pdf</t>
   </si>
   <si>
     <t>"ORGANIZAR REUNIÃO COM OS_x000D_
 MORADORES DO BAIRRO DE_x000D_
 SAPUCAIA PARA TRATAR_x000D_
 ACERCA DA LIDE TERRITORIAL_x000D_
 ENTRE FERREIROS E TIMBAÚBA"</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/571/indicacao_007-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/571/indicacao_007-2024.pdf</t>
   </si>
   <si>
     <t>"PROJETAR E CONSTRUIR UM_x000D_
 CENTRO DE ZOONOSE NA_x000D_
 CIDADE DE TIMBAÚBA"</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/572/indicacao_008-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/572/indicacao_008-2024.pdf</t>
   </si>
   <si>
     <t>Regularização dos pagrunento_x000D_
 transportes agregados do município.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/573/indicacao_009-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/573/indicacao_009-2024.pdf</t>
   </si>
   <si>
     <t>Reforma do dessalinizador existente e da_x000D_
 lavanderia pública no bairro de Sapucaia.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/574/indicacao_010-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/574/indicacao_010-2024.pdf</t>
   </si>
   <si>
     <t>Sugere a criação de procedimentos operacionais de Ronda Escolar diárias nas instituições de ensino de Timbaúba, em parceria com a Polícia Militar.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/575/indicacao_011-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/575/indicacao_011-2024.pdf</t>
   </si>
   <si>
     <t>Sugere a criação de lei que institua o direito do contribuinte de ter acesso a meios de pagamento digital (PIX e transferência bancária) para quitação de débitos tributários em Timbaúba.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/576/indicacao_012-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/576/indicacao_012-2024.pdf</t>
   </si>
   <si>
     <t>Sugere a instalação de câmeras de vigilância no Cemitério Municipal Santa Cruz, em Timbaúba, para inibir furtos, violação de túmulos e vandalismo</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_013-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_013-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a elaboração de Projeto de Lei para a criação do Programa de Castração Pública e Abrigo Municipal de Cães e Gatos em Timbaúba</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_014-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_014-2024.pdf</t>
   </si>
   <si>
     <t>Oferta de merenda e instalação de_x000D_
 bebedouros para alunos matriculados no_x000D_
 EJA Campo na Escola Alaíde Muniz_x000D_
 Dias.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_015-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_015-2024.pdf</t>
   </si>
   <si>
     <t>Indica a realização de capinação e limpeza no campo de futebol e nas ruas do bairro residencial Timbaubinha, em Timbaúba</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/580/indicacao_016-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/580/indicacao_016-2024.pdf</t>
   </si>
   <si>
     <t>Envio de projeto de lei que concede revisão geral anual aos servidores efetivos do município de Timbaúba.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/581/indicacao_017-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/581/indicacao_017-2024.pdf</t>
   </si>
   <si>
     <t>Providências na estrada principal de_x000D_
 acesso que liga o bairro do Ozanam ao_x000D_
 bairro de Sapucaia.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_018-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_018-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências para resolver_x000D_
 o problema de um ponto de lixo_x000D_
 localizado na rua Bernardo Vieira.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_019-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_019-2024.pdf</t>
   </si>
   <si>
     <t>Reparo e reativação do dessalinizador e_x000D_
 da lavanderia na Vila Cruangi.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_020-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_020-2024.pdf</t>
   </si>
   <si>
     <t>Manutenção das estradas vicinais da zona_x000D_
 rural de Timbaúba.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/585/indicacao_021-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/585/indicacao_021-2024.pdf</t>
   </si>
   <si>
     <t>Manutenção no sistema de esgoto da Rua_x000D_
 México, no Alto da Independência.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_022-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_022-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de redutor de velocidade_x000D_
 (quebra molas) na Rua Barão de Lucena,_x000D_
 no bairro da Brasilia ( Mocós), nas_x000D_
 proximidades do Restaurante vinagrete.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_023-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_023-2024.pdf</t>
   </si>
   <si>
     <t>Indicação de Instalação de Lombada Redutora de Velocidade"</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Pastor Ronaldo</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/588/indicacao_024-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/588/indicacao_024-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a extensão de convênios na área da Saúde para Timbaúba, utilizando clínicas locais para atender funcionários efetivos e aposentados do estado residentes no município.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/589/indicacao_025-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/589/indicacao_025-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, com assento nesta Casa Legislativa da 18° Legislatura do biênio 2023 e 2024, usando de suas atribuições constitucionais que o cargo lhe confere; INDICAMOS a Mesa Diretora com baldrame nos termos dos artigos 109 a 111 do Regimento Interno-(RI), depois de_x000D_
 ouvido o colendo plenário e cumpridas todas as demais formalidades regimentais; seja oficiado o expediente solicitando "APELO" a Excelentíssima Senhora Governadora do Estado de Pernambuco MO. RAQUEL TEIXEIRA LYRA LUCENA, extensivo a lima. Secretária Estadual de Educação e Esportes do_x000D_
 Estado de Pernambuco (SEE) - MD.IVANEIDE DE FÁ RIAS DANTAS, com medidas de interesse público; Ao "PEDIDO DE PROVIDÊNCIAS" INDICANDO-LHE:</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/590/indicacao_026-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/590/indicacao_026-2024.pdf</t>
   </si>
   <si>
     <t>Aceleração das obras na escola municipal_x000D_
 Dom Bosco.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/591/indicacao_027-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/591/indicacao_027-2024.pdf</t>
   </si>
   <si>
     <t>Abastecimento de medicamentos nas_x000D_
 unidades básicas de saúde (UBS)</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/592/indicacao_028-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/592/indicacao_028-2024.pdf</t>
   </si>
   <si>
     <t>Implementação de ações para castração pública de animais._x000D_
 INDICO ao Excelentíssimo Senhor Prefeito Municipal, a necessidade urgeiite"de implementar_x000D_
 ações efetivas para a castração pública de animais no município.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/593/indicacao_029-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/593/indicacao_029-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, com assento nesta Casa Legislativa da 18° Legislatura_x000D_
 usando de suas atribuições constitucionais que o cargo lhe confere; INDICAMOS a Mesa Diretora_x000D_
 nos termos dos artigos 109 a 111 do Regimento Interno, depois de ouvido o colendo plenário e_x000D_
 cumpridas todas as demais formalidades regimentais; seja oficiado o expediente ao Excelentíssimo_x000D_
 Senhor Prefeito MD. MARINALDO ROSENDO DE ALBUQUERQUE, solicitando medidas de interesse_x000D_
 público; Ao "PEDIDO DE PROVIDÊNCIAS" INDICANDO-LHE":</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/594/indicacao_030-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/594/indicacao_030-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, com assento nesta Casa Legislativa da 180 Legislatura_x000D_
 usando de suas atribuições constitucionais que o cargo lhe confere; INDICAMOS a Mesa Diretora_x000D_
 nos termos dos artigos 109 a 111 do Regimento Interno, depois de ouvido o colendo plenário e_x000D_
 cumpridas todas as demais formalidades regimentais: seja oficiado o expediente ao_x000D_
 ExcelentíssimoSenhor Prefeito MO. MARINALDO ROSENDO DE ALBUQUERQUE, solicitando medidas_x000D_
 de interesse público; Ao "PEDIDO DE PROVIDÊNCIAS" INDICANDO-LHE":</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/595/indicacao_031-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/595/indicacao_031-2024.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-Ia cordialmente; o Vereador fELLlPEDE MORAES VASCONCELOS que esta subscreve, com assento nesta Casa Legislativa da 18° Legislatura, usando de suas prerrogativas constitucionais que o cargo lhe confere, com baldrame nos termos dos artigos 25, inciso 111, e 27, inciso 111da lei Orgânica Municipal - (lOMT), combinado com os artigos 102,103,109 e 111 todos do Regimento Interno (RI), após tramitação na forma regimental e_x000D_
 ouvido o Colendo Plenário, temos a honra de encaminhar a "MESA DIRETORA"poro devida apreciação da comissão permanente e posterior deliberação dos Senhores Vereadores (a) que compõe o plenário desta Egrégio Coso de Leis,ás seguintes matéria: 1 - A anexa minuta de proposta de Anteprojeto de Lei, que visa na sua Ementa: "Dá nova redação a lei n° 2563/2006; que institui e cria cargos na estrutura da Guarda Municipal de Timbaúba-PE;</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/687/indicacao_032-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/687/indicacao_032-2024.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito Municipal, a necessidade urgente de realizar a reposição das lâmpadas nos postes da cidade de Timbaúba, que se encontram apagados. A falta de iluminação pública tem gerado grande insatisfação e reclamação por parte da população.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/688/indicacao_033-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/688/indicacao_033-2024.pdf</t>
   </si>
   <si>
     <t>SUGERE ao Chefe do Poder Executivo, interceder junto as secretarias de Obras e de Serviços Urbanos, no sentido de mover ações executivas e administrativas que se fizerem necessários dentro das possibilidades legais e orçamentárias. Que "REALIZE o MELHORAMENTO DAS ESTRADAS VICINAIS QUE COMPREENDEM OS SEGUINTES TRECHOS QUE DÃO ACESSO ÀS SEGUINTES COMUNIDADES: DOS ENGENHOS CANABRAVA, BOA VISTA, BELA VISTA, ETODA VIA QUE DÁ ACESSO A SEDEDO DISTRITO DA VILA DE CRUANGI, COM OS SERVICOS DE MANUTENCÃO COM PATROLAMENTO E CASCALHAMENTO".</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao_034-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao_034-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 034/2024._x000D_
 Ref: "SOLICITAR A CONSTRUCÃO DE UMA ETA NO DISTRITO DE CRUANGI"</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/702/indicacao_035-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/702/indicacao_035-2024.pdf</t>
   </si>
   <si>
     <t>REFUNDACÃO DA ANTIGA FEIRA SEMANAL DO GADO DE TIMBAÚBA</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/703/indicacao_036-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/703/indicacao_036-2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade urgente de realizar a limpeza das galerias do bairro Residencial Timbaubinha.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/704/indicacao_037-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/704/indicacao_037-2024.pdf</t>
   </si>
   <si>
     <t>"URBANIZAÇÃO DOS LOTEAMENTOS SANTA MÔNICA E JOÃO FELICIANO"</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/707/indicacao_038-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/707/indicacao_038-2024.pdf</t>
   </si>
   <si>
     <t>Disponibilização de especialidades médicas na UPA e Hospital público de Timbaúba-PE.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/708/indicacao_039-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/708/indicacao_039-2024.pdf</t>
   </si>
   <si>
     <t>Disponibilizar sala de Gesso na UPA e Hospital Municipal de Timbaúba -PE.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Zé da Rua</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/596/requerimento_001-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/596/requerimento_001-2024.pdf</t>
   </si>
   <si>
     <t>TAMPA BURACO; RECAPEAMENTO ASFALTICO DAS RUAS DO BAIRRO_x000D_
 JARDIMM GUARANI.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/597/requerimento_002-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/597/requerimento_002-2024.pdf</t>
   </si>
   <si>
     <t>Assunto: CONSTRUCAO DE LOMBADAS NA RUA VEREADOR MANOEL LUCENA E_x000D_
 VEREADOR LUIZ LUCENA NO BAIRRO JARDIM GUARANI.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/598/requerimento_003-2024_arquivado_a_pedido_do_autor.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/598/requerimento_003-2024_arquivado_a_pedido_do_autor.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de_x000D_
 Albuquerque, bem como ao senhor Secretário de Meio Ambiente, Indústria e Comércio,_x000D_
 Josinaldo Barbosa de Araújo Junior. No sentido de que se proceda a Reativação da Sala_x000D_
 do Empreendedor em nosso município.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/599/requerimento_004-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/599/requerimento_004-2024.pdf</t>
   </si>
   <si>
     <t>oVereador que abaixo subscreve, indica à nobre Mesa, consultando o Soberano Plenário na forma regimental, que seja encaminhado expediente ao Excelentíssimo Prefeito Municipal de TimbaúbaJPE Senhor MARINALDO ROSENDO DE ALBUQUERQUE, como também ao Secretário de Obras Sr. ARYOSV ALDO DA COSTA BRANDAO, solicitando dos mesmos a realização do Calcamento na Travessa São Vicente; São Geraldo; São Horacio e São Bartolomeu todas situadas no Bairro de Sapucaia.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>João Tubarão</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/600/requerimento_005-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/600/requerimento_005-2024.pdf</t>
   </si>
   <si>
     <t>JOÃO GOMES COUTINHO FILHO, Vereador com assento nesta Casa Legislativa, requer à Mesa que, ouvido o Plenário, observando-se as normas_x000D_
 regimentais, que seja encaminhado, ao Exmo. Sr. Prefeito do Município de Timbaúba - Marinaldo Rosendo de Albuquerque, um veemente apelo junto a secretaria de obras para que seja feita a continuação e a conclusão do calcamento da Rua Santa Luzia, localizada em São José do Livramento.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/601/requerimento_006-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/601/requerimento_006-2024.pdf</t>
   </si>
   <si>
     <t>JOÃO GOMES COUTINHO FILHO, Vereador com assento nesta Casa Legislativa, requer à Mesa que, ouvido o Plenário, observando-se as normas regimentais, que seja encaminhado, ao Exmo. Sr. Prefeito do Município de Timbaúba - Marinaldo Rosendo de Albuquerque, um veemente apelo junto a secretaria de obras, para que seja feito a o calçamento da primeira travessa da Rua João Paulo 11,que dá acesso ao campo de futebol,_x000D_
 localizada no Distrito de São José do Livramento.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/602/requerimento_007-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/602/requerimento_007-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, ouvido o Plenário e respeitadas às formalidades_x000D_
 regimentais, que seja feito um apelo ao Exmo. Prefeito deste Município, Sr. MARINALDO_x000D_
 ROSENDO DE ALBUQUERQUE, que interceda junto a Secretaria de Obras, a restauração_x000D_
 e manutenção da Praça Severino Ramos Dias, localizada na Rua Hugo de Andrade, no_x000D_
 distrito de São José do Livramento, Neste Município.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/603/requerimento_008-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/603/requerimento_008-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, ouvido o Plenário e respeitadas às formalidades_x000D_
 regimentais, que seja feito um apelo ao Exmo. Prefeito deste Município, Sr. MARINALDO_x000D_
 ROSENDO DE ALBUQUERQUE, que junto a Secretaria de Obras realize a restauração e_x000D_
 manutenção da Quadra Esportiva, Jayme Freitas no Distrito de São José do Livramento.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/604/requerimento_009-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/604/requerimento_009-2024.pdf</t>
   </si>
   <si>
     <t>JOÃO GOMES COUTINHO FILHO, Vereador com assento nesta Casa_x000D_
 Legislativa, requer à Mesa que, ouvido o Plenário, observando-se as normas regimentais,_x000D_
 seja feito um veemente apelo, ao Exmo. Sr. Prefeito do Município de Timbaúba - Marinaldo_x000D_
 Rosendo de Albuquerque, junto com a secretaria de obras, para restaurar, piçarragem,_x000D_
 colocação de bueiras em locais estratégicos nas estradas que liga Timbaúba ao Distrito de_x000D_
 São José do Livramento e Timbaúba ao Distrito de Catucá, nesta Município.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/605/requerimento_010-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/605/requerimento_010-2024.pdf</t>
   </si>
   <si>
     <t>JOÃO GOMES COUTINHO FILHO, Vereador com assento nesta Casa Legislativa, requer à Mesa que, ouvido o Plenário, observando-se as normas regimentais, seja feito um veemente apelo, ao Exmo. Sr. Prefeito do Município de Timbaúba - Marinaldo Rosendo de Albuquerque, junto com a secretaria de obras, para restaurar, piçarragem, colocação de bueiras em locais estratégicos nas estradas que liga Timbaúba ao Distrito da Vila de Cruangí, como também da Vila de Cruangí ao Engenho Folguedo, Ao engenho Água Azul e do Engenho Cumbi, que dá acesso a PE089, nesta Município.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/606/requerimento_011-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/606/requerimento_011-2024.pdf</t>
   </si>
   <si>
     <t>o Vereador que abaixo subscreve, indica à nobre Mesa, consultando o Soberano Plenário na forma regimental, que seja encaminhado expediente ao_x000D_
 Excelentíssimo Prefeito Municipal de TimbaúbalPE Senhor MARINALDO ROSENDO DE ALBUQUERQUE, como também ao Secretario de Obras Sr._x000D_
 ARYOSV ALDO DA COSTA BRANDAO, solicitando dos mesmos a realização do recapeamento asfaltico da estrada do açude de Sapucaia e da Estrada que liga todo o trecho ate a Faculdade de Timbauba.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/607/requerimento_012-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/607/requerimento_012-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito_x000D_
 um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque,_x000D_
 bem como ao senhor Secretário de Meio Ambiente, Indústria e Comércio, Josinaldo Junior._x000D_
 No sentido de que se proceda a Reativação da Sala do Empreendedor em nosso município.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/608/requerimento_013-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/608/requerimento_013-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito_x000D_
 um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque,_x000D_
 bem como ao senhor Secretário de Obras, Aryosvaldo Da Costa Brandão. No sentido de_x000D_
 que seja realizada a requalificação estrutural da Escola Municipal Alaide Muniz Dias no_x000D_
 bairro de Queimadas, por meio de reformas e melhorias estruturais.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>Guel</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/609/requerimento_014-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/609/requerimento_014-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais,_x000D_
 que seja feito o veemente apelo ao Ilustríssimo Prefeito do Município, Sr. Marinaldo_x000D_
 Rosendo de Albuquerque, no sentido repassar em cláter de urgência os valores_x000D_
 referentes ao 32 (terceiro) quadnrnestre do Incentivo /arlável por Desempenho de_x000D_
 Metas do PREVINE BRASil, conforme lei municipal nº 3 90/2021, aos profissionais de_x000D_
 saúde do município.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/610/requerimento_015-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/610/requerimento_015-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais,_x000D_
 que seja feito o veemente apelo ao Ilustríssimo Prefeito I do Município, Sr. Marinaldo_x000D_
 Rosendo de Albuquerque, em caráter de urgência, pr9ceda com a nomeação dos_x000D_
 concursados aprovados dentro das vagas no certame de 2023.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/611/requerimento_016-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/611/requerimento_016-2024.pdf</t>
   </si>
   <si>
     <t>Requelro a mesa, ouvido o plenáno, respeitadas al formalidades regimentais,_x000D_
 que seja feito o veemente apelo ao Ilustríssimo Prefeito tlo Município, Sr. Marinaldo_x000D_
 Rosendo de Albuquerque, em caráter de urgência, para qlue realize o pagamento dos_x000D_
 precatórios do antigo FUNDEF que, apesar de sancionadal a Lei munlclpal de nº 3.169_x000D_
 em 11 de dezembro de 2023, até a presente data nada fora repassado aos professores_x000D_
 do municipio.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/612/requerimento_017-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/612/requerimento_017-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais,_x000D_
 que seja feito o veemente apelo ao Ilustríssimo Prefeito do Município, Sr. Marinaldo_x000D_
 Rosendo de Albuquerque, em caráter de urgência, realizar o pagamento dos valores_x000D_
 retroativos aos meses de novembro a dezembro de 2023 e janeiro de 2024, do piso_x000D_
 dos profissionais de enfermagem e técnicos em enfermagem do município.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/613/requerimento_018-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/613/requerimento_018-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regiment;;!is,_x000D_
 que seja feito o veemente apelo ao Ilustríssimo Prefeito do Município, Sr. Marinaldo_x000D_
 Rosendo de Albuquerque, em caráter de urgência, para que realize o pagamento_x000D_
 retroativo a janeiro de 2024 do reajuste salarial de 7.5% (sete e melo por cento), aos_x000D_
 quais os professores do município.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais,_x000D_
 que seja feito o veemente apelo ao Ilustríssimo Prefeito do Município, Sr. Marinaldo_x000D_
 Rosendo de Albuquerque, em caráter de urgência, para que seja repassado ao Banco_x000D_
 Santander as parcelas dos meses de outubro de 2023 a janeiro de 2024 referente aos_x000D_
 empréstimos consignados contratados pelos servidores ativos e inativos do município_x000D_
 que, mesmo descontados em folha de pagamento, inclusive, com demonstrativo nos_x000D_
 contracheques dos servidores, nao tem sido repassados.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/615/requerimento_020-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/615/requerimento_020-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais,_x000D_
 que seja feito o veemente apelo ao Ilustríssimo Prefeito do Município, Sr. Marinaldo_x000D_
 Rosendo de Albuquerque, em caráter de urgência, para que proceda a reposição de_x000D_
 lâmpadas das vias principais da Vila de Cruangi.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>Conceição de Jerônimo</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/616/requerimento_021-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/616/requerimento_021-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, ouvindo o plenário e cumprida as exigências_x000D_
 regimentais, que seja feito veemente apelo ao Exmo. Sr. Prefeito do Município,_x000D_
 Marinaldo Rosendo de Alburquerque e as seguintes secretarias: Secretaria de Limpeza_x000D_
 Urbana na pessoa do secretário Ary Brandão, Secretaria de Meio Ambiente na pessoa_x000D_
 do secretário Josinaldo Junior solicitando a retirada da unidade de transbordo que foi_x000D_
 instalada na comunidade de Sapucaia, tendo em vista que aquela localidade é dentro_x000D_
 do perímetro urbano e tem trazido transtorno para os moradores que lá residem.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>Felipe de Jacques Filho</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/617/requerimento_022-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/617/requerimento_022-2024.pdf</t>
   </si>
   <si>
     <t>FELIPE GOMES FERREIRA LIMA, Vereador com assento nesta Casa Legislativa, Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo, ao Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem como, junto com a secretaria de obras, para restaurar, piçarragem, colocação de bueiras em locais estratégicos nas estradas que liga o engenho Volta ao Sítio Sossego, nesta Município.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/618/requerimento_023-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/618/requerimento_023-2024.pdf</t>
   </si>
   <si>
     <t>FELIPE GOMES FERREIRA LIMA, Vereador com assento nesta Casa_x000D_
 Legislativa, Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais,_x000D_
 que seja feito um veemente apelo, ao Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem_x000D_
 como, junto com a secretaria de obras, para restaurar, piçarragem, colocação de bueiras_x000D_
 em locais estratégicos na estrada que liga A Vila Nova Vida ao Sítio dos Bodes, nesta_x000D_
 Município.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/619/requerimento_024-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/619/requerimento_024-2024.pdf</t>
   </si>
   <si>
     <t>FELIPE GOMES FERREIRA LIMA, Vereador com assento nesta Casa_x000D_
 Legislativa, Requeiro à mesa, ouvido o Plenário e cumpridas ás formalidades regimentais,_x000D_
 que seja feito um veemente apelo, ao Exmo. Sr. Marinaldo Rosendo de Albuquerque, bem_x000D_
 como, junto com a secretaria de obras, para que seja feita a reforma da cisterna comunitária_x000D_
 da comunidade do Sítio Sossego, nesta Município.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/620/requerimento_025-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/620/requerimento_025-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais,_x000D_
 que seja feito o veemente apelo ao Ilustríssimo Prefeito do Município, Sr. Marinaldo_x000D_
 Rosendo de Albuquerque, em caráter de urgência, para que realize a desobstrução e_x000D_
 limpeza das galerias que ficam por trás da antiga casa de shows Top Hall e da garagem_x000D_
 de ônibus do município localizada no bairro do Ozanan.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/621/requerimento_026-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/621/requerimento_026-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais,_x000D_
 que seja feito o veemente apelo ao Ilustríssimo Prefeito do Município, Sr. Marinaldo_x000D_
 Rosendo de Albuquerque, em caráter de urgência, para que realize o pagamento dos_x000D_
 contratos dos carros agregados prestadores de serviço de transporte do município que_x000D_
 já se encontram há 03(três) meses sem receber.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/622/requerimento_027-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/622/requerimento_027-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após ouvir o Plenário e cumprir as formalidades regimentais, que_x000D_
 seja feito um veemente apelo ao chefe do Poder Executivo Municipal, Sr. Marinaldo_x000D_
 Rosendo de Albuquerque, juntamente com a Secretaria de Saúde, para que seja_x000D_
 providenciada cçm urgência a solicitação do carro fumacê visando combater o_x000D_
 mosquito da dengue e prevenir a propagação da doença no município de Timbaúba.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/623/requerimento_028-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/623/requerimento_028-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais,_x000D_
 que seja feito o veemente apelo ao Ilustríssimo Prefeito do Município, Sr. Marinaldo_x000D_
 Rosendo de Albuquerque, no sentido de que sejam feitos todos os esforços possíveis e_x000D_
 necessários para colocar em funcionamento a maternidade que, apesar de inaugurada_x000D_
 no dia 27 de dezembro de 2023, não se encontra funcionando.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>Marcos Contador</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/624/requerimento_029-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/624/requerimento_029-2024.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste requerimento solicitar à Mesa Diretora, com a devida_x000D_
 consideração do Plenário e observância das formalidades regimentais, que seja_x000D_
 realizado um apelo ao Excelentíssimo Prefeito deste Município, Sr. MARINALDO_x000D_
 ROSENDO DE ALBUQUERQUE, juntamente à Secretaria de Obras, representada_x000D_
 pelo Sr. Ary Brandão, para a construção de dois quebra-molas. Um na Rua Eugenio de_x000D_
 Souza Monteiro, ao lado de Paulo Bebidas. Outro, na Rua José Galdino de Lima,_x000D_
 próximo ao Restaurante Lanchão.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/625/requerimento_030-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/625/requerimento_030-2024.pdf</t>
   </si>
   <si>
     <t>Por meio deste requerimento, solicito à Mesa Diretora, com a devida consideração do_x000D_
 Plenário e observância das formalidades regimentais, que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito deste Município, Sr. MARINALDO ROSENDO DE_x000D_
 ALBUQUERQUE, um pedido para retorno dos serviços de castração pública de_x000D_
 animais.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/626/requerimento_031-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/626/requerimento_031-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais,_x000D_
 que seja feito o veemente apelo ao Ilustrfsslmo Prefeito do Münldplü, Sr. Marlnaldo_x000D_
 Rosendo de Albuquerque, em caráter de urgência, para que realize o pagamento dos_x000D_
 precatórios do antigo FUNDEF que, apesar de sancionada a Lei municipal de nº 3.1.69_x000D_
 em 11 de dezernbru de 2023, inclusive WIII â uanslerência da terceira e última parcela_x000D_
 pela União, com deposito na conta do Município no dia 23 de fevereiro de 2024, no_x000D_
 valor de R$ 10.054.038,.06 (dez milhões, cinquenta e quatro mil, trinta e oito reais e_x000D_
 seis centavos) até a presente data nenhuma das três parceias roi repassada aos_x000D_
 professores Que tem direito.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/627/requerimento_032-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/627/requerimento_032-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais,_x000D_
 que seja feito c veemente apelo ao Ilustríssimo Prefeito do Munlclplo, Sr. Marinaldo_x000D_
 Rosendo de Albuquerque, em caráter de urgência, para que proceda a repostção de_x000D_
 lâmpadas das vias principais da Usina Cruangi.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/628/requerimento_033-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/628/requerimento_033-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais,_x000D_
 Rosendo de Atbuquerque,em caráter de urgência, para que tnstale aparelos &lt;tear_x000D_
 condicionado nas salas de aula de todas as escolas do município.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/629/requerimento_034-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/629/requerimento_034-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais,_x000D_
 que seja feito o veemente apelo ao Ilustríssimo Prefeito do Município, Sr. Marinaldo_x000D_
 Rosendo de Albuquerque, em caráter de urgência, para que faça o calçamento do_x000D_
 trecho urbano que compreende a capela ao posto de saúde do bairro Alto da_x000D_
 Independência.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/630/requerimento_035-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/630/requerimento_035-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, respeitadas as formalidades regimentais,_x000D_
 que seja feito o veemente apelo ao Ilustríssimo Prefeito do Município, Sr. Marinaldo_x000D_
 Rosendo de Albuquerque, em caráter de urgência, para que faça a pintura adequada_x000D_
 dos quebra-molas da Rua Marechal Dantas Barreto, nas imediações da frente do Super_x000D_
 Varejão a antiga academia O Club.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/631/requerimento_036-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/631/requerimento_036-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de_x000D_
 Albuquerque, bem como ao senhor Secretário de Obras, Paulo Ferreira da Silva Filho. No_x000D_
 sentido de que sejam adotadas as medidas necessárias com vistas à realização da_x000D_
 Pavimentação e Calçamento da Rua Severino Ferreira da Lima, antiga Rua Ayrton Sena_x000D_
 (a primeira rua, subindo a direita, após o açude de sapucaia), no bairro de Sapucaia.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/632/requerimento_037-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/632/requerimento_037-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades regimentais, que_x000D_
 seja feito um veemente apelo ao Exmo. Sr. Prefeito do Municipio, MARINALDO ROSENDO_x000D_
 DEALBUQUERQUE, que junto a secretaria de Obras na pessoa do secretário_x000D_
 ARIOSVALDO BRANDÃO seja realizado a construção do MURO DO ARRIMO, localizado_x000D_
 na Rua Catende/ Alto da Independencia conforme segue fotografias.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/633/requerimento_038-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/633/requerimento_038-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, respeitadas as formalidades regimentais,_x000D_
 que seja feito um veemente apelo ao Exmo. Senhor Prefeito do Município,_x000D_
 MARINALDO ROSENDO DE ALBUQUERQUE, para a contratação de um_x000D_
 médico para atuar na Unidade Básica de Saúde do Campo do Sete em_x000D_
 Timbaúba.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/634/requerimento_039-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/634/requerimento_039-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após ouvido o Plenário e cumpridas as formalidades_x000D_
 regimentais, que seja feito um veemente apelo ao chefe do Poder Executivo_x000D_
 Municipal, Sr. Marinaldo Rosendo de Albuquerque, para que junto à Secretaria_x000D_
 de Saúde, seja providenciada com urgência a reposição dos medicamentos_x000D_
 controlados na Farmácia do Município de Timbaúba.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/635/requerimento_040-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/635/requerimento_040-2024.pdf</t>
   </si>
   <si>
     <t>Por meio deste requerimento, solicito à Mesa Diretora, com a devida consideração do Plenário_x000D_
 e observância das formalidades regimentais, que seja encaminhado ao Excelentíssimo_x000D_
 Prefeito deste Município, Sr. MARINALDO ROSENDO DE ALBUQUERQUE, juntamente a_x000D_
 Secretaria de Obra, representada pelo Sr. Ary Brandão, um pedido para a recolocação de_x000D_
 uma das barras retiradas para restauração no Campo do Ozanam, localizado ao lado do_x000D_
 Abrigo Evangélico, bem como a manutenção de uma outra barra que está no campo. Além_x000D_
 disso, solicitamos a retirada de alguns matos nas laterais do campo, que estão grandes, para_x000D_
 o melhor uso do espaço para práticas esportivas.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/636/requerimento_041-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/636/requerimento_041-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, respeitadas as formalidades regimentais,_x000D_
 que seja feito um veemente apelo ao Exmo. Senhor Prefeito do Município,_x000D_
 MARlNALDO ROSENDO DE ALBUQUERQUE, para que a gestão_x000D_
 municipal agilize as obras de reforma das escolas municipais, garantindo que_x000D_
 sejam concluídas em tempo hábil, de modo a evitar atrasos na construção e_x000D_
 prejuízos aos alunos e professores.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/637/requerimento_042-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/637/requerimento_042-2024.pdf</t>
   </si>
   <si>
     <t>JOÃO GOMES COUTINHO FILHO, Vereador com assento nesta Casa Legislativa,_x000D_
 requer à Mesa que, ouvido o Plenário, observando-se as normas regimentais, que seja feito_x000D_
 um veemente apelo, ao Exmo. Sr. Prefeito do Município de Timbaúba - Marinaldo Rosendo_x000D_
 de Albuquerque, junto com a secretaria de obras para que seja feita a continuação da_x000D_
 pavimentação (calçamento) e do saneamento básico com construção de galeria de água_x000D_
 pluvial e esgoto da Av. Professora Maria do Carmo Lopes de Oliveira, localizada no bairro_x000D_
 do Ozanan.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/638/requerimento_043-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/638/requerimento_043-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o plenário, respeitadas as formalidades_x000D_
 regimentais que seja feito um veemente apelo ao Exmo. Sr. Prefeito MARINALDO_x000D_
 ROSENDO DE ALBUQUERQUE, como também à secretaria de obras na pessoa do_x000D_
 secretário Ary Brandão, que seja realizado o mais rápido possível o serviço de_x000D_
 construção de galerias e rede de esgoto da Rua Nova Queimadas, nas Quadras 05_x000D_
 e 06 no bairro de Nova Queimadas/Loteamento Eliezer Barbosa.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/639/requerimento_044-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/639/requerimento_044-2024.pdf</t>
   </si>
   <si>
     <t>JOÃO GOMES COUTINHO FILHO, Vereador com assento nesta Casa_x000D_
 Legislativa, requer à Mesa que, ouvido o Plenário, observando-se as normas regimentais,_x000D_
 seja feito um veemente apelo, ao Exmo. Sr. Prefeito do Município de Timbaúba - Marinaldo_x000D_
 Rosendo de Albuquerque, junto com a secretaria de Saúde, no sentido da aquisição de_x000D_
 uma Ambulância fixa e um carro de apoio para atender a Comunidade da Vila de Cruangí,_x000D_
 nesta Município.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/640/requerimento_045-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/640/requerimento_045-2024.pdf</t>
   </si>
   <si>
     <t>RQquQiro 9 mQS~, ouvido o Plonário o cumpridas às formalidades raqimentais, quo soja_x000D_
 fsito um vsarnsnts apelo ao Prefeito da Cidade o Exrno. O Sr. Marinaldo Rossndo do_x000D_
 Albuquerque, bem como aos senhores Secretário de Serviços Urbanos, Ariosvaldo_x000D_
 Brandão e o Secretário de Obras, Paulo Ferreira da Silva Filho. No sentido de que seja_x000D_
 realizada uma operação de recapeamento das principais vias do bairro do Jardim Guarani.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/641/requerimento_046-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/641/requerimento_046-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de_x000D_
 Albuquerque, bem como ao Sr. Secretário de Serviços Urbanos, Ariosvaldo Brandão. No_x000D_
 sentido de que sejam realizados os devidos reparos na infraestrutura de iluminação,_x000D_
 pintura e das arquibancadas da Quadra de Esportes em São José do Livramento.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/642/requerimento_047-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/642/requerimento_047-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de_x000D_
 Albuquerque, bem como aos senhores Secretário de Serviços Urbanos, Ariosvaldo_x000D_
 Brandão e o Secretário de Obras, Paulo Ferreira da Silva Filho. No sentido de que seja_x000D_
 realizada uma operação de recapeamento nas estradas que dão acesso ao bairro de_x000D_
 Sapucaia, sendo estas a via Faculdade de Ciências de Timbaúba e a via Açude.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/643/requerimento_048-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/643/requerimento_048-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o Exmo. O Sr. Marinaldo Rosendo de_x000D_
 Albuquerque, bem como aos senhores Secretário de Serviços Urbanos, Ariosvaldo_x000D_
 Brandão e o Secretário de Obras, Paulo Ferreira da Silva Filho. No sentido de que seja_x000D_
 realizada uma operação de recapeamento das principais vias do Residencial_x000D_
 Timbaubinha.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/644/requerimento_049-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/644/requerimento_049-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o Exmo. O Sr. Marinaldo Rosendo de_x000D_
 Albuquerque, bem como aos senhores Secretário de Serviços Urbanos, Ariosvaldo_x000D_
 Brandão e o Secretário de Obras, Paulo Ferreira da Silva Filho. No sentido de que seja_x000D_
 realizado uma operação de recapeamento das principais vias do Loteamento Residencial_x000D_
 Manoel Rosendo, em especial a entrada na localidade pela Quadra 06.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/645/requerimento_050-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/645/requerimento_050-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de_x000D_
 Albuquerque, bem como ao senhor Secretário de Obras, Paulo Ferreira da Silva Filho. No_x000D_
 sentido de que seja realizado o patrolamento da via que dá acesso ao bairro Santiago.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/646/requerimento_051-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/646/requerimento_051-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o Exmo, Sr. Marinaldo Rosendo de_x000D_
 Albuquerque, bem como aos senhores Secretário de Obras, Paulo Ferreira da Silva Filho_x000D_
 e o Sr. Secretário de Serviços Urbanos, Ariosvaldo Brandão. No sentido de que sejam_x000D_
 realizadas a limpeza e capinação do matagal situado na Rua Regente Amaro Jorge no_x000D_
 bairro de Timbaubinha.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/647/requerimento_052-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/647/requerimento_052-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de_x000D_
 Albuquerque, bem como ao Sr. Secretário de Obras, Paulo Ferreira da Silva Filho. No_x000D_
 sentido de que seja realizado o patrolamento da via que dá acesso ao distrito de São José.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/648/requerimento_053-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/648/requerimento_053-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja_x000D_
 feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de_x000D_
 Albuquerque, bem como aos senhores Secretário de Serviços Urbanos, Ariosvaldo_x000D_
 Brandão e o Secretário de Obras, Paulo Ferreira da Silva Filho. No sentido de que seja_x000D_
 realizada a conclusão do calçamento da Rua Tom Jobim e Rua Caboclinho no bairro do_x000D_
 Ozanam.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/649/requerimento_054-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/649/requerimento_054-2024.pdf</t>
   </si>
   <si>
     <t>JOÃO GOMES COUTINHO FILHO, Vereador com assento nesta Casa_x000D_
 Legislativa, requer à Mesa que, ouvido o Plenário, observando-se as normas_x000D_
 regimentais, que seja encaminhado, ao Exmo. Sr. Prefeito do Município de Timbaúba_x000D_
 - Marinaldo Rosendo de Albuquerque, um veemente apelo junto a secretaria de obras_x000D_
 para que seja feita a restauração do calçamento da Rua Santa Luzia, que foi danificada_x000D_
 pelas fortes chuvas, localizada em José do Livramento.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/650/requerimento_055-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/650/requerimento_055-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, respeitadas as formalidades regimentais,_x000D_
 que seja solicitado um espaço temporário adequado para a continuidade das_x000D_
 aulas presenciais dos alunos da Escola Municipal Dom Bosco, que atualmente_x000D_
 se encontra em reforma.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/651/requerimento_056-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/651/requerimento_056-2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, no uso de suas prerrogativas regimentais e iegais,_x000D_
 requer após anuência do Plenário, que seja feito um veemente apelo ao senhor Marinaldo_x000D_
 Rosendo de Albuquerque, prefeito do Município de Timbaúba, para que o mesmo viabilize_x000D_
 junto à Secretaria responsável, pintura de Quebra Molas e Faixas de Pedestres da cidade.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/652/requerimento_057-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/652/requerimento_057-2024.pdf</t>
   </si>
   <si>
     <t>JOÃO GOMES COUTINHO FILHO, Vereador com assento nesta Casa Legislativa,_x000D_
 requer à Mesa que, ouvido o Plenário, observando-se as normas regimentais, que seja_x000D_
 encaminhado, ao Exmo. Sr. Prefeito do Município de Timbaúba - Marinaldo Rosendo de_x000D_
 Albuquerque, um veemente apelo junto a secretaria de obras para que seja feita a_x000D_
 restauração do calçamento da primeira travessa da Rua José Salivar de Melo, em frente à_x000D_
 casa do senhor Damião S/N, que se encontra danificada, localizada na Vila de Cruangí.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/653/requerimento_058-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/653/requerimento_058-2024.pdf</t>
   </si>
   <si>
     <t>JOÃO GOMES COUTINHO FILHO, Vereador com assento nesta Casa Legislativa,_x000D_
 requer à Mesa que, ouvido o Plenário, observando-se as normas regimentais, que seja_x000D_
 encaminhado, ao Exmo. Sr. Prefeito do Município de Timbaúba - Marinaldo Rosendo de_x000D_
 Albuquerque, um veemente apelo junto a secretaria de obras, para que seja feito o_x000D_
 calçamento e saneamento básico da Cohab 1 com início ao lado direito da igreja católica e_x000D_
 esquerdo do cemitério público local, até o final da Cohab 2, sentido engenho Cumbe,_x000D_
 localizado na Vila de Cruangí.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/654/requerimento_059-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/654/requerimento_059-2024.pdf</t>
   </si>
   <si>
     <t>JOÃO GOMES COUTINHO FILHO, Vereador com assento nesta Casa Legislativa,_x000D_
 requer à Mesa que, ouvido o Plenário, observando-se as normas regimentais, que seja_x000D_
 encaminhado, ao Exmo. Sr. Prefeito do Município de Timbaúba - Marinaldo Rosendo de_x000D_
 Albuquerque, um veemente apelo junto a secretaria de obras, para que seja feito o_x000D_
 calçamento e saneamento básico da Cohab 3, com início no final da rua da Igreja em frente_x000D_
 à casa do Sr. Severino Justino, que dá acesso ao final da rua Coronel Antônio Vicente até_x000D_
 o final da rua do Boró, localizada na Vila de Cruangí.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/655/requerimento_060-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/655/requerimento_060-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, .ouvido o Plenário, respeitadas as formalidades regimentais.que_x000D_
 seja solicitado à colaboração da gestão municipal, em parceria com os Correios, para_x000D_
 atender os pré-requisitos estabelecidos no Art. 12 da Portaria N. 2.729 de 28 de Maio_x000D_
 de 2021, publicada no Diário Oficial da União, publicado em 31/05/2021, Edição_x000D_
 101, Seção 01, .página 62 que estabelece diretrizes para a universalização dos serviços_x000D_
 de atendimento e de distribuição postais, os prazos para a entrega dos objetos_x000D_
 integrantes dos serviços postais básicos e respectivos índice de qualidade a serem_x000D_
 observados pela Empresa Brasileira de Correios e Telégrafos - ECT.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/656/requerimento_061-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/656/requerimento_061-2024.pdf</t>
   </si>
   <si>
     <t>JOÃO GOMES COUTINHO FILHO, Vereador com assento nesta Casa Legislativa,_x000D_
 requer à Mesa que, ouvido o Plenário, observando-se as normas regimentais, que seja_x000D_
 encaminhado, ao Exmo. Sr. Prefeito do Município de Timbaúba - Marinaldo Rosendo de_x000D_
 Albuquerque, um veemente apelo junto a secretaria de obras para que seja feita a_x000D_
 restauração do asfalto da praça do abacaxi, ao qual dá acesso as Ruas Joaquim Nabuco,_x000D_
 Mauricio Moura, Cal. Antônio Vicente, Professora Domerina e a Rodrigues Alves, localizada_x000D_
 em nosso município._x000D_
 JUSTIFICATIVA</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/657/requerimento_062-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/657/requerimento_062-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o Plenário e cumpridas às formalidades regimentais._x000D_
 Que seja formulado um veemente apelo ao Exmo. Senhor Prefeito do Município, Marinaldo_x000D_
 Rosendo de Albuquerque, juntamente com a secretaria de obras e como também a_x000D_
 secretaria do meio ambiente, no sentido de providenciar urgentemente a REVITALlZAÇÃO_x000D_
 DO RIO CAPIBARIBE MIRIM, que corta nossa cidade e concomitantemente realizar a_x000D_
 DEDETIZAÇÃO nas laterais do mencionado RIO.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/685/requerimento_063-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/685/requerimento_063-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, respeitadas as formalidades regimentais, que seja fornecida cópia do Projeto de Lei Municipal de número 2961/2016.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/686/requerimento_064-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/686/requerimento_064-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário, respeitadas as formalidades regimentais, que seja fornecida resposta sobre os seguintes Projetos de Lei de minha autoria apresentados nesta Casa Legislativa: PL 08/2023, PL 09/2023, PL 11/2023, PL 17/2023 e PL 03/2024.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/689/requerimento_065-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/689/requerimento_065-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa diretora, ouvido o plenário e cumprida as exigências regimentais, que seja feito um veemente apelo ao Exmo. Sr. Prefeito Marinaldo Rosendo de Albuquerque junto ao secretário de obras, Ariosvaldo Brandão e ao secretário de educação, Jorge Guedes a agilidade na conclusão das reformas prediais das escolas municipais que foram inicias em 2024, e que tem causando grande transtorno aos profissionais da educação e aos estudantes.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/711/requerimento_066-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/711/requerimento_066-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo à Presidente da Câmara de Vereadores de Timbaúba, a Sra. Marileide Rosendo de Albuquerque, assim como, os demais membros da Mesa Diretora, para que utilizando das atribuições asseguradas pelo Art. 18°, IV e 23°, II do Regimento Interno, realize a promulgação em razão da sanção tácita, das seguintes matérias: Projeto de Lei nº 015/2024 que "Institui a "Cavalgada de Timbaúba" no Calendário Oficial de Eventos do Município de Timbaúba, Estado de Pernambuco e dá outras providências; Projeto de Lei nº036/2023 do Poder Executivo oriundo da Indicação n° 029/2023.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/712/requerimento_067-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/712/requerimento_067-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja feito um veemente apelo ao Prefeito da Cidade o Exmo. Sr. Marinaldo Rosendo de Albuquerque, para que tome as providências cabíveis, visando assegurar o cumprimento da Lei Municipal nO3.042/2019, que institui a proibição do recolhimento, retenção ou apreensão de veículos no âmbito do Município de Timbaúba/PE, sob a alegação de inadimplência do Imposto sobre a Propriedade de Veículos Automotores (IPVA).</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/658/projeto_de_lei_do_legislativo_001-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/658/projeto_de_lei_do_legislativo_001-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: RECONHHECE COMO DE UTILIDADE_x000D_
 PÚBLICA MUNICíPAL DE TlMBAÚBA A "ESCOLA_x000D_
 DE SAMBA REPRESENTANTEDO RITMO", E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/659/projeto_de_lei_do_legislativo_002-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/659/projeto_de_lei_do_legislativo_002-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: "DECLARA O TOMBAMENTO DA ESCOLA_x000D_
 DE SAMBA REPRESENTANTE DO RITMO, COMO_x000D_
 PATRIMONIO CULTURAL IMATERIAL DO MUNiCíPIO_x000D_
 DE TlMBAÚBA POR SEU VALOR HISTÓRICO SOCIAL".</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_de_lei_do_legislativo_003-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_de_lei_do_legislativo_003-2024.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A PROIBIÇÃO DA OFERTA DE EMBUTIDOS NA_x000D_
 COMPOSIÇÃO DA MERENDA ESCOLARDAS ESCOlASECRECHESDA_x000D_
 REDE PÚBLICA MUNICIPAL DE TIMBAÚBA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/661/projeto_de_lei_do_legislativo_004-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/661/projeto_de_lei_do_legislativo_004-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UM CONSELHO_x000D_
 MUNICIPAL DE ESPORTES - CME E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/662/projeto_de_lei_do_legislativo_005-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/662/projeto_de_lei_do_legislativo_005-2024.pdf</t>
   </si>
   <si>
     <t>Institui Galeria de fotos de Ex-Prefeitos do_x000D_
 Município de Timbaúba de 1891 a 31/12/24,_x000D_
 torna obrigatória a sua exposição pública e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_do_legislativo_006-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_do_legislativo_006-2024.pdf</t>
   </si>
   <si>
     <t>INSTITUINO MUNICIPIO A ••SEMANA DE_x000D_
 INCENTIVO À SAÚDE MAMÁRIA li_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_lei_do_legislativo_007-2024_arquivado_parcer_inconstitucional.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_lei_do_legislativo_007-2024_arquivado_parcer_inconstitucional.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PROIBiÇÃO DE INAUGURAÇÃO_x000D_
 E OU ENTREGA DE OBRAS PÚBLICAS INACABADAS,_x000D_
 OU QUE NÃO ESTEJAM EM CONDiÇÕES_x000D_
 DE ATENDER AOS FINS QUE SE DESTINAM"</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_lei_do_legislativo_008-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_lei_do_legislativo_008-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: IIFICA PROIBIDO O_x000D_
 MANUSEIRO, A UTILIZAÇÃO, A Q~EIMA_x000D_
 E A SOLTURA DE FOGOS DE ARTIFICIO E_x000D_
 ARTEFATOS PIROTÉCNICOS DE EFEITO_x000D_
 SONORO RUIDOSO, DE ESTAMPIDO E DE_x000D_
 EXPLOSÃO NO MUNlcfPIO DE_x000D_
 TIMBAÚBA".</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/666/projeto_de_lei_do_legislativo_009-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/666/projeto_de_lei_do_legislativo_009-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: "DISPÕE SOBREO RECONHECIMENTODE_x000D_
 UTILIDADE PÚBLICA MUNICIPAL DA ASSOCIAÇÃO_x000D_
 TIMBAUBENSE DE APOIO A JOVENS E ADULTOS -_x000D_
 ATAJA.".</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/697/projeto_de_lei_do_legislativo_010-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/697/projeto_de_lei_do_legislativo_010-2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE TIMBAÚBA, O DIA 3 DE AGOSTO, COMO O "DIA MUNICIPAL DO ATIRADOR ESPORTIVO, ASSIM TAMBÉM COMO DOS CAÇADORES, ATIRADORES E COLECIONADORES" - CACs E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_de_lei_do_legislativo_011-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_de_lei_do_legislativo_011-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do envio de funcionário bancário para a realização de prova de vida dos idosos, acamados e deficientes físicos impossibilitados de locomoção, no âmbito do município Timbaúba, e dá outras providências.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/699/projeto_de_lei_do_legislativo_012-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/699/projeto_de_lei_do_legislativo_012-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, PRESERVAÇÃO E MANEJO DE AVES DA RAÇA MURA E A REALIZAÇÃO DE EXPOSIÇOES DA REFERIDA AVE - GALO MURA COMBATENTE NO ÂMBITO DO MUNICÍPIO DE TlMBAÚBA, ESTADO DE PERNAMBUCO-PE.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_de_lei_do_legislativo_013-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_de_lei_do_legislativo_013-2024.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOUGRADOURO PÚBLICO COMO RUA "CECÍLlO MALAQUIAS DE CARVALHO" A ATUAL AVENIDA PROJETADA - 02, COM INÍCIO ENTRE ÀS QUADRAS "O" E "T", E FINAL ENTRE AS QUADRAS "16" E "M" DO LOTEAMENTO SAPUCAIA NESTA CIDADE DE TIMBAÚBA-PE.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/705/projeto_de_lei_do_legislativo_014-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/705/projeto_de_lei_do_legislativo_014-2024.pdf</t>
   </si>
   <si>
     <t>Tomba por interesse arquitetônico, o Patrimônio Público, Social, Histórico Cultural -Paisagístico do município de Timbaúba, a Estação Ferroviária, localizada na Rua Maciel Pinheiro, 387, centro, e dá outras providências.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/706/projeto_de_lei_do_legislativo_015-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/706/projeto_de_lei_do_legislativo_015-2024.pdf</t>
   </si>
   <si>
     <t>"Institui a "Cavalgada de Timbaúba" no calendário oficial de eventos do Município de Timbaúba Estado de Pernambuco, e dá outras providencias."</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/715/projeto_de_lei_do_legislativo_016-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/715/projeto_de_lei_do_legislativo_016-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SEMANA MUNICIPAL DA MATERNIDADE ATÍPICA NO MUNICÍPIO DE TIMBAÚBA-PE.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Marinaldo Rosendo de Albuquerque</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/667/projeto_de_lei_executivo_001-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/667/projeto_de_lei_executivo_001-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA ADEQUAÇÃO AO SALÁRIO MíNIMO_x000D_
 NACIONAL DE 2024 AOS SERVIDORES PÚBLICOS CIVIS_x000D_
 MUNICIPAIS E PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/668/projeto_de_lei_executivo_002-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/668/projeto_de_lei_executivo_002-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A EQUIPARAÇÃO DO_x000D_
 PADRÃO REMUNERATÓRIO DO_x000D_
 CARGO DE CONSELHEIRO TUTELAR E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/669/projeto_de_lei_executivo_003-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/669/projeto_de_lei_executivo_003-2024.pdf</t>
   </si>
   <si>
     <t>REAJUSTA EM 7,5% (SETE VIRGULA CINCO POR CENTO) A REMUNERAÇÃO DOS_x000D_
 PROFISSIONAIS DO MAGISTÉRIO DE TIMBAÚBA, AO PISO SALARIAL NACIONAL,_x000D_
 EM CUMPRIMENTO AO DISPOSTO NO ART. 5°, DA LEI FEDERAL N°. 11.738/2008, E DÁ_x000D_
 OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/670/projeto_de_lei_executivo_004-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/670/projeto_de_lei_executivo_004-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: "AUTORIZA O PODER EXECUTIVO A DESENVOLVER AÇÕES E APORTE DE CONTRAPARTIDA MUNICIPAL PARA_x000D_
 IMPLEMENTAR O PROGRAMA MINHA CASA MINHA VIDA CONFORME DISPOSTO NA LEI 11.977 DE 07 DE JULHO DE 2009 E NA MEDIDA_x000D_
 PROVISÓRIA 1.162 bE 14 DE FEVEREIRO DE É I N 2023, E TAMB M NAS DISPOSIÇOES DAS INSTRUÇÕES NORMATIVAS DO MINISTÉRIO_x000D_
 DAS CIDADES, I E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/671/projeto_de_lei_executivo_005-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/671/projeto_de_lei_executivo_005-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: "INSTITUI O SERViÇO DE_x000D_
 ACOLHIMENTO FAMILIAR NO_x000D_
 MUNICfplO DE TIMBAÚBA E DÁ_x000D_
 OUTRAS PROVID~NCIAS. "</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/672/projeto_de_lei_executivo_006-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/672/projeto_de_lei_executivo_006-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: "DISPOE SOBRE A_x000D_
 IMPLANTAÇÃO DO SISTEMA DA_x000D_
 UNIVERSIDADE ABERTA DO BRASIL·_x000D_
 UAB, NO ÂMBITO DO MUNICfplO DE_x000D_
 TIMBAÚBAlPE E cA OUTRAS_x000D_
 PROVID~NCIAS."</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/673/projeto_de_lei_executivo_007-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/673/projeto_de_lei_executivo_007-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O NOME DE RUA QUE_x000D_
 ESPECIFICA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/674/projeto_de_lei_executivo_008-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/674/projeto_de_lei_executivo_008-2024.pdf</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO_x000D_
 MUNiCíPIO DO TIMBAÚBA E AUTORIZA A ABERTURA DE CRÉDITO_x000D_
 ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO VALOR DE R$ 369.982,51.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/675/projeto_de_lei_executivo_009-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/675/projeto_de_lei_executivo_009-2024.pdf</t>
   </si>
   <si>
     <t>CRIA , OS COMPON,ENTES DO MUNICIPIO DE TIMBAUBA, ESTADO_x000D_
 DE PERNAMBUCO, DO SISTEMA NACIONAL DE SEGURANÇA_x000D_
 ALIMENTAR - SISAN, REVOGA A LEI MUNICIPAL N°. 2526, DE 24 DE MAIO_x000D_
 DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/676/projeto_de_lei_executivo_010-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/676/projeto_de_lei_executivo_010-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O NOME DE RUA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_executivo_011-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_executivo_011-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de_x000D_
 Crédito Adicional Especial e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/678/projeto_de_lei_executivo_012-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/678/projeto_de_lei_executivo_012-2024.pdf</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/679/projeto_de_lei_executivo_013-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/679/projeto_de_lei_executivo_013-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA_x000D_
 LOCAÇÃO DE IMÓVEL URBANO NO_x000D_
 MUNiCíPIO DE TIMBAÚBAlPE E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/680/projeto_de_lei_executivo_014-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/680/projeto_de_lei_executivo_014-2024.pdf</t>
   </si>
   <si>
     <t>RECONHECE E DECLARA DE NECESSIDADE E UTILIDADE PÚBLICA AS ENTIDADES_x000D_
 ELENCADAS E AINDA AUTORIZA O PODER EXECUTIVO MUNICIPAL A TRANSFERIR_x000D_
 RECURSOS FINANCEIROS PARA AQUELAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/693/projeto_de_lei_executivo_015-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/693/projeto_de_lei_executivo_015-2024.pdf</t>
   </si>
   <si>
     <t>Ofício GP Nº 225/2024_x000D_
 A Exma. Sra. Marileide Rosendo._x000D_
 Vereadora Presidente em Exercício da Câmara Municipal de Timbaúba._x000D_
 _x000D_
 Vimos pelo presente, encaminhar para apreciação e deliberação dessa Eg. Casa Legislativa, Projeto de Lei que dispõe sobre as Diretrizes Orçamentarias para o Exercício financeiro de 2025 (LDO 2025).</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/694/projeto_de_lei_executivo_016-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/694/projeto_de_lei_executivo_016-2024.pdf</t>
   </si>
   <si>
     <t>Ofício GP Nº 236/2024_x000D_
 _x000D_
 Á Exma. Sra. Marileide Rosendo,_x000D_
 Vereadora Presidente em Exercício da Câmara Municipal de Timbaúba._x000D_
 _x000D_
 Vimos pelo presente, encaminhar para apreciação e deliberação dessa Eg. Casa Legislativa, Projeto de Lei que DISPÕE SOBRE A CRIAÇÃO DA BRIGADA MARIA DA PENHA NO MUNICÍPIO DE TIMBAÚBA-PE.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/695/projeto_de_lei_executivo_017-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/695/projeto_de_lei_executivo_017-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO SITUADO NO LOTEAMENTO VALE DO ARARUNA E DÁ OUTRAS PROVIDÊNCIAS. .</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/696/projeto_de_lei_executivo_018-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/696/projeto_de_lei_executivo_018-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER INFLAÇÃO, REAJUSTE DA CONFORME LEGISLAÇÃO MUNICIPAL, AOS VENCIMENTOS DOS SERVIDORES EFETIVOS DO TIMBAÚBA E PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/709/projeto_de_lei_executivo_019-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/709/projeto_de_lei_executivo_019-2024.pdf</t>
   </si>
   <si>
     <t>Atualiza o Plano Plurianual do Município para execução da parcela anual de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/710/projeto_de_lei_executivo_020-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/710/projeto_de_lei_executivo_020-2024.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do Município para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Balazinha, Emanuel de Dr. Jacinto, Tarcísio, Zé da Rua</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_resolucao_001-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_resolucao_001-2024.pdf</t>
   </si>
   <si>
     <t>Ementa: Altera os Anexos I e 11,da Resolução n° 002/2022, que trata_x000D_
 dos vencimentos destinados a remuneração do quadro de servidores_x000D_
 públicos da Câmara Municipal de Timbaúba.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_resolucao_002-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_resolucao_002-2024.pdf</t>
   </si>
   <si>
     <t>A MESA DIRETORA DA CÂMARA MUNICIPAL DE TIMBAÚBA, no uso de suas atribuições legais,_x000D_
 CONSIDERANDO a necessidade de atualizar e regulamentar os gestores e órgãos responsáveis pelo Portal_x000D_
 da Transparência da Câmara Municipal de Timbaúba,</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/713/projeto_de_lei_complementar_001-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/713/projeto_de_lei_complementar_001-2024.pdf</t>
   </si>
   <si>
     <t>ATUALIZA VALORES DE TAXA DE APREENSÃO E DEPÓSITO ANIMAL, DO ANEXO VII DO CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/714/projeto_de_lei_complementar_002-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/714/projeto_de_lei_complementar_002-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n°01/2021 para fins de melhor regulamentar a taxa pela utilização efetiva ou potencial do serviço público de manejo e resíduos sólidos urbanos.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>MOA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/682/mocao_de_aplausos_001-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/682/mocao_de_aplausos_001-2024.pdf</t>
   </si>
   <si>
     <t>REGISTRA VOTO DE CONGRATULAÇÕES E APLAUSOS AO PADRE_x000D_
 "PAULO CORRÊA MELO DE LIMA" PELA COMEMORAÇÃO DOS_x000D_
 SEUSQUINZE ANOS DE ORDENAÇÃO SACERDOTAL E PELOS 06_x000D_
 (SEIS)ANOS DE RELEVANTES TRABALHOS PASTORAL REALIZADOS_x000D_
 NA NOSSA PARÓQUIA DE NOSSA SENHORA DA CONCEIÇÃO,_x000D_
 NO BAIRRO DOS MOCÓS - TlMBAÚBA-PE.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/684/mocao_de_aplausos_002-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/684/mocao_de_aplausos_002-2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, propõe à Mesa Diretora, ouvido o Plenário e cumprindo as formalidades regimentais, que está Moção de Aplausos seja encaminhado a Sra. Maria das Neves de Pontes Barbosa lira, Gestora da Escola de Referência em Ensino Fundamental Mariana Ferreira Lima para celebrar e enaltecer a sua carreira na educação, em reconhecimento aos seus 35 anos dedicados com fervor à educação de nosso município como servidora do Estado de Pernambuco.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/681/projeto_de_decreto_legislativo_001-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/681/projeto_de_decreto_legislativo_001-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE_x000D_
 TíTULO DE CIDADÃO TIMBAUBENSE_x000D_
 AO PADRE PAULO CORREA MELO DE_x000D_
 LIMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/691/projeto_de_decreto_legislativo_005-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/691/projeto_de_decreto_legislativo_005-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 005/2024._x000D_
 _x000D_
 Dispõe sobre a concessão do Título de "Cidadã Timbaubense" a senhora Alda Lúcia Soares Paes de Souza.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/692/projeto_de_decreto_legislativo_006-2024.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/692/projeto_de_decreto_legislativo_006-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 006/2024._x000D_
 _x000D_
 Dispõe sobre a concessão do Título Honorífico de "Cidadão Timbaubense" ao Ilustríssimo senhor, "EDIVANO ELIAS DA SILVA".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2408,68 +2408,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/567/indicacao_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/570/indicacao_006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/571/indicacao_007-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/572/indicacao_008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/573/indicacao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/574/indicacao_010-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/575/indicacao_011-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/576/indicacao_012-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_013-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/580/indicacao_016-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/581/indicacao_017-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_018-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_020-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/585/indicacao_021-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_022-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_023-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/588/indicacao_024-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/589/indicacao_025-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/590/indicacao_026-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/591/indicacao_027-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/592/indicacao_028-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/593/indicacao_029-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/594/indicacao_030-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/595/indicacao_031-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/687/indicacao_032-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/688/indicacao_033-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao_034-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/702/indicacao_035-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/703/indicacao_036-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/704/indicacao_037-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/707/indicacao_038-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/708/indicacao_039-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/596/requerimento_001-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/597/requerimento_002-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/598/requerimento_003-2024_arquivado_a_pedido_do_autor.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/599/requerimento_004-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/600/requerimento_005-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/601/requerimento_006-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/602/requerimento_007-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/603/requerimento_008-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/604/requerimento_009-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/605/requerimento_010-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/606/requerimento_011-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/607/requerimento_012-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/608/requerimento_013-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/609/requerimento_014-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/610/requerimento_015-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/611/requerimento_016-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/612/requerimento_017-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/613/requerimento_018-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/615/requerimento_020-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/616/requerimento_021-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/617/requerimento_022-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/618/requerimento_023-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/619/requerimento_024-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/620/requerimento_025-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/621/requerimento_026-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/622/requerimento_027-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/623/requerimento_028-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/624/requerimento_029-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/625/requerimento_030-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/626/requerimento_031-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/627/requerimento_032-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/628/requerimento_033-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/629/requerimento_034-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/630/requerimento_035-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/631/requerimento_036-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/632/requerimento_037-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/633/requerimento_038-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/634/requerimento_039-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/635/requerimento_040-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/636/requerimento_041-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/637/requerimento_042-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/638/requerimento_043-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/639/requerimento_044-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/640/requerimento_045-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/641/requerimento_046-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/642/requerimento_047-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/643/requerimento_048-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/644/requerimento_049-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/645/requerimento_050-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/646/requerimento_051-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/647/requerimento_052-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/648/requerimento_053-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/649/requerimento_054-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/650/requerimento_055-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/651/requerimento_056-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/652/requerimento_057-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/653/requerimento_058-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/654/requerimento_059-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/655/requerimento_060-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/656/requerimento_061-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/657/requerimento_062-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/685/requerimento_063-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/686/requerimento_064-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/689/requerimento_065-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/711/requerimento_066-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/712/requerimento_067-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/658/projeto_de_lei_do_legislativo_001-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/659/projeto_de_lei_do_legislativo_002-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_de_lei_do_legislativo_003-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/661/projeto_de_lei_do_legislativo_004-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/662/projeto_de_lei_do_legislativo_005-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_do_legislativo_006-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_lei_do_legislativo_007-2024_arquivado_parcer_inconstitucional.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_lei_do_legislativo_008-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/666/projeto_de_lei_do_legislativo_009-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/697/projeto_de_lei_do_legislativo_010-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_de_lei_do_legislativo_011-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/699/projeto_de_lei_do_legislativo_012-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_de_lei_do_legislativo_013-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/705/projeto_de_lei_do_legislativo_014-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/706/projeto_de_lei_do_legislativo_015-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/715/projeto_de_lei_do_legislativo_016-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/667/projeto_de_lei_executivo_001-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/668/projeto_de_lei_executivo_002-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/669/projeto_de_lei_executivo_003-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/670/projeto_de_lei_executivo_004-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/671/projeto_de_lei_executivo_005-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/672/projeto_de_lei_executivo_006-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/673/projeto_de_lei_executivo_007-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/674/projeto_de_lei_executivo_008-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/675/projeto_de_lei_executivo_009-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/676/projeto_de_lei_executivo_010-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_executivo_011-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/678/projeto_de_lei_executivo_012-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/679/projeto_de_lei_executivo_013-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/680/projeto_de_lei_executivo_014-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/693/projeto_de_lei_executivo_015-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/694/projeto_de_lei_executivo_016-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/695/projeto_de_lei_executivo_017-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/696/projeto_de_lei_executivo_018-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/709/projeto_de_lei_executivo_019-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/710/projeto_de_lei_executivo_020-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_resolucao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_resolucao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/713/projeto_de_lei_complementar_001-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/714/projeto_de_lei_complementar_002-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/682/mocao_de_aplausos_001-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/684/mocao_de_aplausos_002-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/681/projeto_de_decreto_legislativo_001-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/691/projeto_de_decreto_legislativo_005-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/692/projeto_de_decreto_legislativo_006-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/567/indicacao_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/570/indicacao_006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/571/indicacao_007-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/572/indicacao_008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/573/indicacao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/574/indicacao_010-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/575/indicacao_011-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/576/indicacao_012-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_013-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/580/indicacao_016-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/581/indicacao_017-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_018-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_020-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/585/indicacao_021-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_022-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_023-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/588/indicacao_024-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/589/indicacao_025-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/590/indicacao_026-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/591/indicacao_027-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/592/indicacao_028-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/593/indicacao_029-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/594/indicacao_030-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/595/indicacao_031-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/687/indicacao_032-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/688/indicacao_033-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao_034-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/702/indicacao_035-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/703/indicacao_036-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/704/indicacao_037-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/707/indicacao_038-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/708/indicacao_039-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/596/requerimento_001-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/597/requerimento_002-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/598/requerimento_003-2024_arquivado_a_pedido_do_autor.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/599/requerimento_004-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/600/requerimento_005-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/601/requerimento_006-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/602/requerimento_007-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/603/requerimento_008-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/604/requerimento_009-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/605/requerimento_010-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/606/requerimento_011-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/607/requerimento_012-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/608/requerimento_013-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/609/requerimento_014-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/610/requerimento_015-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/611/requerimento_016-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/612/requerimento_017-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/613/requerimento_018-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/615/requerimento_020-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/616/requerimento_021-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/617/requerimento_022-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/618/requerimento_023-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/619/requerimento_024-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/620/requerimento_025-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/621/requerimento_026-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/622/requerimento_027-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/623/requerimento_028-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/624/requerimento_029-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/625/requerimento_030-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/626/requerimento_031-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/627/requerimento_032-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/628/requerimento_033-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/629/requerimento_034-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/630/requerimento_035-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/631/requerimento_036-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/632/requerimento_037-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/633/requerimento_038-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/634/requerimento_039-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/635/requerimento_040-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/636/requerimento_041-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/637/requerimento_042-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/638/requerimento_043-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/639/requerimento_044-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/640/requerimento_045-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/641/requerimento_046-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/642/requerimento_047-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/643/requerimento_048-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/644/requerimento_049-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/645/requerimento_050-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/646/requerimento_051-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/647/requerimento_052-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/648/requerimento_053-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/649/requerimento_054-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/650/requerimento_055-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/651/requerimento_056-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/652/requerimento_057-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/653/requerimento_058-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/654/requerimento_059-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/655/requerimento_060-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/656/requerimento_061-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/657/requerimento_062-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/685/requerimento_063-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/686/requerimento_064-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/689/requerimento_065-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/711/requerimento_066-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/712/requerimento_067-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/658/projeto_de_lei_do_legislativo_001-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/659/projeto_de_lei_do_legislativo_002-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_de_lei_do_legislativo_003-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/661/projeto_de_lei_do_legislativo_004-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/662/projeto_de_lei_do_legislativo_005-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_do_legislativo_006-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_lei_do_legislativo_007-2024_arquivado_parcer_inconstitucional.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_lei_do_legislativo_008-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/666/projeto_de_lei_do_legislativo_009-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/697/projeto_de_lei_do_legislativo_010-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_de_lei_do_legislativo_011-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/699/projeto_de_lei_do_legislativo_012-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_de_lei_do_legislativo_013-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/705/projeto_de_lei_do_legislativo_014-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/706/projeto_de_lei_do_legislativo_015-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/715/projeto_de_lei_do_legislativo_016-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/667/projeto_de_lei_executivo_001-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/668/projeto_de_lei_executivo_002-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/669/projeto_de_lei_executivo_003-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/670/projeto_de_lei_executivo_004-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/671/projeto_de_lei_executivo_005-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/672/projeto_de_lei_executivo_006-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/673/projeto_de_lei_executivo_007-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/674/projeto_de_lei_executivo_008-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/675/projeto_de_lei_executivo_009-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/676/projeto_de_lei_executivo_010-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_executivo_011-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/678/projeto_de_lei_executivo_012-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/679/projeto_de_lei_executivo_013-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/680/projeto_de_lei_executivo_014-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/693/projeto_de_lei_executivo_015-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/694/projeto_de_lei_executivo_016-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/695/projeto_de_lei_executivo_017-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/696/projeto_de_lei_executivo_018-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/709/projeto_de_lei_executivo_019-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/710/projeto_de_lei_executivo_020-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_resolucao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_resolucao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/713/projeto_de_lei_complementar_001-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/714/projeto_de_lei_complementar_002-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/682/mocao_de_aplausos_001-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/684/mocao_de_aplausos_002-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/681/projeto_de_decreto_legislativo_001-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/691/projeto_de_decreto_legislativo_005-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2024/692/projeto_de_decreto_legislativo_006-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H152"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="142.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="142" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>