--- v0 (2025-12-23)
+++ v1 (2026-05-13)
@@ -10,3454 +10,4070 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2515" uniqueCount="1134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3034" uniqueCount="1338">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Emanuel de Dr. Jacinto</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao_no_001-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao_no_001-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO  DE PRIORIDADE NOS PAGAMENTOS DOS SERVIDORES MUNICIPAIS APOSENTADOS.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/729/indicacao_no_002-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/729/indicacao_no_002-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONVOCAÇÃO DOS APROVADOS NO CONCURSO PÚBLICO EM VIGÊNCIA NO MUNICÍPIO DE TIMBAÚBA-PE</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Dr. João Roberto</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/730/indicacao_no_003-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/730/indicacao_no_003-2025.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA ESTRADA DE SAPUCAIA</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Pastor Ronaldo</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_no_004-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_no_004-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM MAMÓGRAFO PARA O ATENDIMENTO DAS MULHERES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Tarcísio</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_no_005-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_no_005-2025.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO "TRANSBORDO" LOCALIZADO NO LOTEAMENTO SAPUCAIA</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Zé da Rua</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_no_006-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_no_006-2025.pdf</t>
   </si>
   <si>
     <t>CONTRUÇÃO DE UMA ACADEMIA DE GINÁSTICA EM ÁREA PÚBLICA NA RUA MACIEL PINHEIRO</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_no_007-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_no_007-2025.pdf</t>
   </si>
   <si>
     <t>SOLUÇÃO PARA O SANEMENTO BÁSICO E ILUMINAÇÃO PRECÁRIOS NA RUA PINTA SILVA, OZANAM.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Neto Apolinário</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_no_008-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_no_008-2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de reavaliação e restabelecimento do pagamento adicional de insalubridade no percentual de 20% aos servidores efetivos dos serviços gerais de limpeza das praças públicas do município</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Jane Felinto</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_no_009-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_no_009-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA LAVANDERIA PÚBLICA NO BAIRRO ELIZER BARBOSA (QUEIMADAS)</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_no_010-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_no_010-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE UM MOVIMENTO GOSPEL NO DIA 08 DE ABRIL, DATA DA EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_no_011-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_no_011-2025.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DO REPASSE DOS EMPRÉSTIMOS CONSIGNADOS DOS SERVIDORES MUNICIPAIS E ENVIO DE COMPROVANTES DE PAGAMENTO</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_no_012-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_no_012-2025.pdf</t>
   </si>
   <si>
     <t>RETOMADA DOS ATENDIMENTOS PÚBLICOS LABORATORIAIS PELO SUS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_no_013-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_no_013-2025.pdf</t>
   </si>
   <si>
     <t>AUMENTO NO NÚMERO DE TRANSPORTES PÚBLICOS DO MUNICÍPIO PARA PACIENTES EM TRATAMENTO DE SAÚDE EM RECIFE-PE</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/740/indicacao_no_014-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/740/indicacao_no_014-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ENTREGA DOMICILIAR DE MEDICAMENTOS PARA ACAMADOS E PESSOAS COM DEFICIÊNCIA EM TIMBAÚBA - PE</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_no_015-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_no_015-2025.pdf</t>
   </si>
   <si>
     <t>REFAZER A PAVIMENTAÇÃO DA RUA RAUL SEIXAS, LOCALIZADA NO BAIRRO DO OZANAN</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_no_016-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_no_016-2025.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA DA RUA RIO DE OURO, LOVALIZADA NA VILA NOVA VIDA</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_no_017-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_no_017-2025.pdf</t>
   </si>
   <si>
     <t>ILUMINÇÃO PÚBLICA DE QUALIDADE PARA A RUA VITÓRIA, SITUADA NO ALTO DA INDEPENDÊNCIA E RUA AZULÃO, NO BAIRRO DE OZANAN</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_no_018-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_no_018-2025.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA DA RUA BARÃO DE LUCENA, LOCALIZADA NO LOTEAMENTO BRASÍLIA, MOCÓS</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_no_019-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_no_019-2025.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA ALFREDO BARBOSA APOLINÁRIO E A DEVIDA ILUMINAÇÃO DA AVENIDA LA PAZ, AMBAS LOCALIZADAS NO  BAIRRO DA INDEPENDÊNCIA</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/746/indicacao_no_020-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/746/indicacao_no_020-2025.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA DE QUALIDADE PARA A TRAVESSA SEVERINA FELIPE DA SILVA, ALTO DA INDEPENDÊNCIA</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/747/indicacao_no_021-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/747/indicacao_no_021-2025.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA DE QUALIDADE PARA A RUA JOÃO HENRIQUE DA SILVA</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/776/indicacao_no_022-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/776/indicacao_no_022-2025.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA CENTRAL DE ATENDIMENTO VIA WHATSAPP</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/777/indicacao_no_023-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/777/indicacao_no_023-2025.pdf</t>
   </si>
   <si>
     <t>RETOMAR O PAGAMENTO DO ADICIONAL DE INSALUBRIDADE</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_no_024-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_no_024-2025.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE VIATURA DEVIDAMENTE CARACTERIZADA PARA A GUARDA MUNICIPAL</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/779/indicacao_no_025-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/779/indicacao_no_025-2025.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA PARA A RUA DR.MILTON ANDRADE DE QUEIRÓZ</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_no_026-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_no_026-2025.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA PARA A RUA FRANÇA</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_no_027-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_no_027-2025.pdf</t>
   </si>
   <si>
     <t>LIMPEZA URBANA CONTÍNUA DA RUA DR. RUI BEZERRA COUTINHO</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_no_028-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_no_028-2025.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA PARA A RUA TIM MAIA, OZANAN</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_no_029-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_no_029-2025.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA ESTRADA QUE LIGA A SEDE DO MUNICÍPIO AO DISTRITO DE LAGOA DE BARRO</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/784/indicacao_no_030-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/784/indicacao_no_030-2025.pdf</t>
   </si>
   <si>
     <t>ENVIO DE PROJETO AO GOVERNO FEDERAL PARA CAPTAR RECURSOS PARA IMPLANTAÇÃO DE ENERGIA SOLAR NOS PRÉDIOS PÚBLICOS</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_no_031-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_no_031-2025.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DAS RUA FELIPE CAMARÃO</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/786/indicacao_no_032-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/786/indicacao_no_032-2025.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO ASFÁLTICA DA RUA PROFESSOR DIONÍSIO DIAS</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/787/indicacao_no_033-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/787/indicacao_no_033-2025.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO, LIMPEZA DE GALERIAS E REPOSIÇÃO DE LÂMPADAS NO BAIRRO DE TIMBAUBINHA.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/798/indicacao_no_034-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/798/indicacao_no_034-2025.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM PLANO DE MANUTENÇÃO, OPERAÇÃO E CONTROLE PARA VEÍCULOS DE TRANSPORTE PÚBLICO COLETIVO E MÁQUINAS PESADAS</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/799/indicacao_no_035-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/799/indicacao_no_035-2025.pdf</t>
   </si>
   <si>
     <t>DEVIDA ILUMINAÇÃO PÚBLICA PARA RUAS NOS BAIRROS DO LOTEAMENTO OZANAN, ALTO DA INDEPENDÊNCIA, SAPUCAIA E AV. JOSÉ VELOSO DE ARAÚJO. SANEAMENTO BÁSICO NO LOTEAMENTO OZANAN. CALÇAMENTO EM SAPUCAIA. MANUTENÇAÕ DE POSTES NA ZONA RURAL. CONTRUÇÃO DE LOMBADA NO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Balazinha</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/800/indicacao_no_036-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/800/indicacao_no_036-2025.pdf</t>
   </si>
   <si>
     <t>ADOÇÃO DE UMA MEDIDA PARA CONSEGUIR RECURSO FEDERAL OU ESTADUAL PARA DRENAR E PAVIMENTAR EM LOCALIDADES DE TIMBAUBINHA ATÉ QUEIMADAS DE CIMA.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Risalva Brandão</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_no_037-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_no_037-2025.pdf</t>
   </si>
   <si>
     <t>INTERDIÇÃO TEMPORÁRIA DE RUAS PARA A PRÁTICA DE CORRIDA E CAMINHADA DURANTE AS MANHÃS DE DOMINGO.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/802/indicacao_no_038-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/802/indicacao_no_038-2025.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE TRANSPORTES PÚBLICOS PARA MÃES, ESPOSAS E DEMAIS FAMILIARES QUE DESEJAM VISITAR ENTES QUERIDOS QUE CUMPREM PENA EM PRESÍDIOS DA REGIÃO.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_no_039-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_no_039-2025.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO BÁSICO EM QUEIMADAS, ADOÇÃO DE INICIATIVA PARTILHADA ENTRE A GUARDA MUNICIPAL E A SECRETARIA DE ASSISTÊNCIA SOCIAL, PRIORIDADE DE MATRÍCULA PARA ALUNOS COM AUTISMO E INTRODUÇÃO DA DISCIPLICA EDUCAÇÃO FINANCEIRA NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/804/indicacao_no_040-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/804/indicacao_no_040-2025.pdf</t>
   </si>
   <si>
     <t>URBANIZAÇÃO E ACESSIBILIDADE NA RUA MARIA CÂNDIDA DE LIRA, NO DISTRITO DE SÃO JOSÉ DO LIVRAMENTO</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/805/indicacao_no_041-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/805/indicacao_no_041-2025.pdf</t>
   </si>
   <si>
     <t>IMPLATAÇÃO DE UM CALENDÁRIO DE PAGAMENTO PARA OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE TIMBAÚBA</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_no_042-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_no_042-2025.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA PARTE EXTERNA DO HOSPITAL MUNICIPAL</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/807/indicacao_no_043-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/807/indicacao_no_043-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ESCADARIA NA RUA SÃO SEBASTIÃO, ALTO SANTA TEREZINHA, PARA O PÁTIO DE ENVENTOS.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/808/indicacao_no_044-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/808/indicacao_no_044-2025.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CORRIMÃO NA AVENIDA ARCOVERDE NO ALTO SANTA TEREZINHA, NO MUNICÍPIO DE TIMBAÚBA.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_no_045-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_no_045-2025.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE UM TRATO ARADOR PARA ATENDER AS NECESSIDADES DE COMUNIDADES RURAIS</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_no_046-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_no_046-2025.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE CARTEIRAS ADEQUADAS PARA ALUNOS DA ESCOLA INTEGRAL EMÍLIA VASCONCELOS</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_no_047-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_no_047-2025.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO LIXO ACUMULADO NA PARTE SUPERIOR DA COMUNIDADE DE NOVA QUEIMADAS</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/812/indicacao_no_048-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/812/indicacao_no_048-2025.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE RETROESCAVADEIRA PARA ABERTURA E MANUTENÇÃO DE BARREIROS E AÇUDES NOS ASSENTAMENTOS DO MST</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_no_049-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_no_049-2025.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE EPIs PARA SERVIDORES PÚBLICOS DE TIMBAÚBA</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/814/indicacao_no_050-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/814/indicacao_no_050-2025.pdf</t>
   </si>
   <si>
     <t>PAGAMENTO DO PISO DA ENFERMAGEM AOS PROFISSIONAIS DE ENFERMAGEM DO MUNICÍPIO DE TIMBAÚBA</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/815/indicacao_no_051-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/815/indicacao_no_051-2025.pdf</t>
   </si>
   <si>
     <t>INTALAÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA RUA BARÃO DE LUCENA</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/816/indicacao_no_052-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/816/indicacao_no_052-2025.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NAS ESTRUTURAS FÍSICAS DA ESCOLA MUNICIPAL MARIA EMILÍA DUTRA FERRIRA LIMA</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/817/indicacao_no_053-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/817/indicacao_no_053-2025.pdf</t>
   </si>
   <si>
     <t>LIMPEZA URBANA NA RUA DR.MILTON ANDRADADE QUEIROZ, RECONSTRUÇÃO DO CALÇAMENTO DA RUA ALFREDO BARBOSA APOLINÁRIO, ILUMINAÇÃO PUBLICA NA RUA ANCHIETA E RECONSTRUÇÃO DO CALÇAMENTO DA RUA ÍNDIO.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/818/indicacao_no_054-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/818/indicacao_no_054-2025.pdf</t>
   </si>
   <si>
     <t>REFORMA DO BOX DE INSENSIBILIZAÇÃO DO MATADOURO PÚBLICO, AQUISIÇÃO DE UM INSENSIBILIZADOR PARA O ABATE DE CAPRINOS E EFETIVAÇÃO DO PAGAMENTO DOS FUNCIONÁRIOS CONTRATADOS QUE ATUAM NO MATODOURO PÚBLICO.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_no_055-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_no_055-2025.pdf</t>
   </si>
   <si>
     <t>ANÁLISE E CONCESSÃO DE REAJUSTE SALARIAL AOS ACS</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/820/indicacao_no_056-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/820/indicacao_no_056-2025.pdf</t>
   </si>
   <si>
     <t>PAGAMENTO ADICIONAL DE 1/3 SOBRE AS FÉRIAS AOS PROFESSORES DA REDE MUNICIPAL</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_no_057-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_no_057-2025.pdf</t>
   </si>
   <si>
     <t>Viabilização da iluminação pública para ruas no bairro de Santiago; Para a rua Bigode, bairro sapucaia;  Para a rua Bernadino de Souza Monteiro, bairro Alto do Cruzeiro e para a rua Severino Gomes de Andrade, bairro Alto do Cruzeiro</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_no_058-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_no_058-2025.pdf</t>
   </si>
   <si>
     <t>Adoção de providências que viabilizem a facilitação, do pagamento dos servidores contratados e comissionados do município.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/856/requerimento_no_059-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/856/requerimento_no_059-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção preventiva e corretiva da frota de veículos agregados atualmente em operação no município</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/857/indicacao_no_060-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/857/indicacao_no_060-2025.pdf</t>
   </si>
   <si>
     <t>Reforma do Centro de Lazer da Comunidade da Vila de Cruangi</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_no_061-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_no_061-2025.pdf</t>
   </si>
   <si>
     <t>Carteira de identificação animal. Cadastro nacional de animais domésticos. Instrumento de Proteção animal. Necessidade de Divulgação. Auxílio a população através da Secretaria do Meio Ambiente e Secretaria de Governo.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_no_062-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_no_062-2025.pdf</t>
   </si>
   <si>
     <t>Mobilização para campanhas permanentes de enfretamento ao feminicídio</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/860/indicacao_no_063-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/860/indicacao_no_063-2025.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SENHOR PREFEITO MUNICIPAL A CEDÊNCIA, POR TERMO DE USO, DO PRÉDIO DA ANTIGA ESCOLA MUNICIPAL DO DISTRITO DE ÁGUA AZUL À IGREJA ASSEMBLEIA DE DEUS DE TIMBAÚBA, A FIM DE QUE O IMÓVEL PASSE A ABRIGAR ATIVIDADES RELIGIOSAS E SOCIAIS, APÓS O NUCLEAMENTO DA UNIDADE ESCOLAR</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/861/indicacao_no_064-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/861/indicacao_no_064-2025.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SENHOR PREFEITO MUNICIPAL A ADOÇÃO DE MEDIDAS PARA IMPLEMENTAR USINA DE RECICLAGEM OU ATERRO SANITÁRIO COMO SOLUÇÃO PERMANENTE À ATUAL UNIDADE DE TRANSBORDO DE RESÍDUOS SÓLIDOS LOCALIZADA NO BAIRRO DE SAPUCAIA, EM TIMBAÚBA/PE.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/862/indicacao_no_065-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/862/indicacao_no_065-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de iluminação pública, elaboração de um projeto de lei por parte do executivo, instalação de câmeras de videomonitoramento e criação de uma unidade de patrulha escolar da Guarda Municipal.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao_no_066-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao_no_066-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de reparo com tapa-buraco na praça joão pessoa, no município de timbaúba/pe.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no_067-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no_067-2025.pdf</t>
   </si>
   <si>
     <t>Inclusão da Av. João Figueiredo, localizada na comunidade Queimadas do Meio, no cronograma de obras de saneamento básico deste município.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_no_068-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_no_068-2025.pdf</t>
   </si>
   <si>
     <t>Providências para o fechamento do acesso lateral ao campo localizado na rua da ponte.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_no_069-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_no_069-2025.pdf</t>
   </si>
   <si>
     <t>Providências necessárias à criação da Rede de Talentos Educacionais de Timbaúba</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_no_070-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_no_070-2025.pdf</t>
   </si>
   <si>
     <t>Providências para a criação da "Primeira Infância Inteligente"</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/868/indicacao_no_071-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/868/indicacao_no_071-2025.pdf</t>
   </si>
   <si>
     <t>Capinação dos arredores da Avenida La Paz, próximo ao antigo Bar da Manga, no bairro do Alto da Independência, nesta cidade de Timbaúba.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_no_072-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_no_072-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Reabertura de Córregos nas Residências situadas na via Principal de Queimadas de Baixo</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/870/indicacao_no_073-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/870/indicacao_no_073-2025.pdf</t>
   </si>
   <si>
     <t>Envio de projeto de lei que concede revisão geral anual aos servidores efetivos do município de Timbaúba</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/908/indicacao_no_074-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/908/indicacao_no_074-2025.pdf</t>
   </si>
   <si>
     <t>Sugere a reestruturação urgente da estrada de Sapucaia, em Timbaúba, devido à deterioração e formação de lama causada pelas fortes chuvas, que dificultam o tráfego e colocam em risco os usuários.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/909/indicacao_no_075-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/909/indicacao_no_075-2025.pdf</t>
   </si>
   <si>
     <t>Sugere o restabelecimento da iluminação pública na Rua Pinta Silva, no bairro Ozanan, em Timbaúba, visando melhorar a segurança e a mobilidade noturna dos moradores.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Deca da Sucata</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_no_076-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_no_076-2025.pdf</t>
   </si>
   <si>
     <t>Indica a reforma do prédio da antiga lavanderia no Bairro de Mocós, Rua José Vitor Cavalcante, incluindo a construção de um muro de pedra na beira do rio e o conserto de instalações, para otimizar o uso do local que é danificado por enchentes e ainda utilizado para abastecimento de água e lavagem de roupas.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_no_077-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_no_077-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de buscar recursos federais ou estaduais para drenagem e pavimentação do Loteamento Piragibe, em Timbaúba, visando melhorar a qualidade de vida dos moradores e a acessibilidade.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_no_078-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_no_078-2025.pdf</t>
   </si>
   <si>
     <t>Sugere o recapeamento da Rua Vereador Carlos Galdino Pereira, no bairro Jardim Guarani, em Timbaúba, devido à deterioração da pavimentação que causa transtornos e riscos aos moradores.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/913/indicacao_no_079-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/913/indicacao_no_079-2025.pdf</t>
   </si>
   <si>
     <t>Sugere o recapeamento asfáltico da Rua Marechal Dantas Barreto, no trecho que liga ao bairro Timbaubinha, em Timbaúba, devido às precárias condições da via que afetam a segurança e mobilidade.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_no_080-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_no_080-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de dois banheiros químicos na Feira Livre de Sapucaia, na Rua São Cristóvão, para atender à necessidade de feirantes e transeuntes, já que não há banheiros públicos no local.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_no_081-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_no_081-2025.pdf</t>
   </si>
   <si>
     <t>Sugere a reposição e manutenção dos refletores da quadra de esportes no bairro da COHAB, próximo ao INSS, em Timbaúba, para garantir o uso noturno seguro do espaço e promover lazer e bem-estar.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_no_082-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_no_082-2025.pdf</t>
   </si>
   <si>
     <t>Indica o restabelecimento da iluminação pública nas ruas Renato Russo, Raul Seixas e Cazuza, no bairro Ozanan, em Timbaúba, visando garantir a segurança e o bem-estar dos moradores.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_no_083-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_no_083-2025.pdf</t>
   </si>
   <si>
     <t>Sugere o conserto e restabelecimento da iluminação pública na Rua Timbaúba, no Alto da Independência, visando melhorar a segurança e a qualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_no_084-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_no_084-2025.pdf</t>
   </si>
   <si>
     <t>Indica o conserto das ruas Santa Marta, Santa Cecília e Santa Catarina, todas do bairro de Sapucaia, que, por serem de terra, estão com trafegabilidade reduzida em razão das chuvas.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_no_086-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_no_086-2025.pdf</t>
   </si>
   <si>
     <t>Solicita providências urgentes para revitalização e melhoria da infraestrutura das entradas da cidade de Timbaúba, PE.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_no_087-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_no_087-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de elaboração e implementação de um Plano de Prevenção contra Alagamentos no município de Timbaúba/PE.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no_088-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no_088-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de calçamento da rua que dá acesso ao bairro Manoel Rosendo (Casas Novas) pela Fazenda Santa Luzia.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_no_089-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_no_089-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de manutenção da lavanderia pública do Distrito de Catuca.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_no_090-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_no_090-2025.pdf</t>
   </si>
   <si>
     <t>Indica a distribuição de lonas para os comerciantes da Feira Livre de Sapucaia.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_no_091-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_no_091-2025.pdf</t>
   </si>
   <si>
     <t>Indica a realização de recapeamento asfáltico nas avenidas principais que interligam o bairro de Sapucaia ao centro de Timbaúba.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Fellipe Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_no_092-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_no_092-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instituição, regulamentação e operacionalização do Programa Municipal de Coleta Seletiva de Lixo Eletroeletrônico e Medicamentos Expirados.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_no_093-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_no_093-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a necessidade de recapear a Rua Severino Ferreira Lima, em Sapucaia.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_094-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_094-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a divulgação da Campanha Agosto Lilás e a intensificação das ações de combate à violência contra as mulheres.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_no_095-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_no_095-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a adoção de medidas para assistência jurídica qualificada às mulheres vítimas de violência doméstica e familiar.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_no_097-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_no_097-2025.pdf</t>
   </si>
   <si>
     <t>Sugere a implantação de QR Codes nas fardas de estudantes da rede municipal com necessidades especiais e Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_no_098-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_no_098-2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Prefeito que adote medidas para a divulgação da ferramenta digital Plataforma Medida Protetiva de Urgência Eletrônica, para proteção da mulher vítima de violência doméstica e familiar.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_no_099-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_no_099-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que adote providências necessárias para a efetivação do pagamento do adicional constitucional de 1/3 (um terço) de férias aos servidores municipais que ainda não receberam</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_no_100-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_no_100-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que proceda a correção salarial anual dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_no_101-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_no_101-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito, junto com a secretária de saúde, a contratação de um urologista para o atendimento dos homens que precisam deste profissional, neste município.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1004/indicacao_no_102-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1004/indicacao_no_102-2025.pdf</t>
   </si>
   <si>
     <t>Indica a criação e implementação de um plano municipal de arborização urbana sustentável em Timbaúba.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_no_103-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_no_103-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de coletores de lixo em Nova Queimadas, nas mediações da praça e igrejas.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/986/indicacao_no_104-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/986/indicacao_no_104-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a realização do recapeamento da estrada de Serra Velha.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1012/indicacao_no_105-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1012/indicacao_no_105-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que adote medidas para a pavimentação da Rua Emídio Tomás da Cruz, Coronel Maranhão.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_no_106-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_no_106-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a iluminação pública de qualidade para a rua tenente João Gomes, centro de Timbaúba.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_no_107-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_no_107-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade urgente de realizar manutenção, reforma e recuperação dos espaços esportivos do município (Ginásio Municipal, Estádio Municipal, espaços comunitários e quadras escolares).</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_no_108-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_no_108-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito para realizar melhorias nos pontos de moto-táxi, localizados em diferentes áreas do município.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_no_109-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_no_109-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito para enviar um projeto de lei para instituir o pagamento de adicional de periculosidade aos conselheiros tutelares do município.</t>
   </si>
   <si>
+    <t>1036</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_no_110-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica a criação de um projeto de lei que visa a criação do auxílio fardamento destinado à Guarda Municipal e Agente de Trânsito.</t>
+  </si>
+  <si>
+    <t>1037</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_no_111-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica a mobilização dos meios necessários para implantação de semáforos e faixa de pedestres no cruzamento da Rua Marçal Emiliano Sobrinho e a Praça Dr. João Ferreira Lima.</t>
+  </si>
+  <si>
+    <t>1038</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1038/indicacao_no_112-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito que elabore um projeto de lei nos moldes do anteprojeto de lei que acompanha a presente indicação.</t>
+  </si>
+  <si>
+    <t>1039</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_no_113-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito para que promova o conserto da iluminação pública na Rua do Índio, Alto do Cruzeiro.</t>
+  </si>
+  <si>
+    <t>1040</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_no_114-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica a criação do Programa Servidor Saudável, com o objetivo da promoção da saúde física e mental dos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>1041</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1041/indicacao_no_115-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de ampliar o período de licença-maternidade para 180 dias e licença-paternidade para 20 dias aos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>1042</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao_no_116-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de contratar assistentes terapêuticos para atuar nas escolas da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>1043</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1043/indicacao_no_117-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de contratar dois terapeutas ocupacionais para atuar no Cemulti.</t>
+  </si>
+  <si>
+    <t>1044</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1044/indicacao_no_118-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica a aquisição de novos transportes para o serviço de TFD (Tratamento Fora de Domicílio) do município de Timbaúba.</t>
+  </si>
+  <si>
+    <t>1045</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1045/indicacao_no_119-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica que sejam adotadas medidas urgentes e estruturais para ampliar o atendimento a crianças com Transtorno do Espectro Autista (TEA) no Cemuti.</t>
+  </si>
+  <si>
+    <t>1046</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_no_120-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica que sejam adotadas as providências necessárias para a reforma interna e externa do Estádio Municipal João Ferreira Lima.</t>
+  </si>
+  <si>
+    <t>1084</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1084/indicacao_no_121-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica a implantação do Programa de Distribuição de Kits de Higiene Pessoal aos alunos da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>1085</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1085/indicacao_no_122-2025.pdf</t>
+  </si>
+  <si>
+    <t>Retirado de pauta à pedido do presidente da câmara. _x000D_
+O número do requerimento foi protocolado mas não entrou expediente, portanto não foi lido.</t>
+  </si>
+  <si>
+    <t>1086</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1086/indicacao_no_123-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica a adoção das providências necessárias para que sejam instaladas barreiras de proteção lateral do trecho que compreende a Vila São Gerônimo, situada às margens da PE-082.</t>
+  </si>
+  <si>
+    <t>1087</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1087/indicacao_no_124-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio de projeto de lei à Câmara Municipal que atualize, modernize e dê nova redação à Lei nº 2563/2006, dispondo sobre a organização, estrutura, atribuições, ingresso, regime disciplinar, evolução funcional e demais dispositivos relativos à Guarda Civil Municipal de Timbaúba-GCM, bem como institui o auxílio para aquisição de uniforme, adequando a legislação municipal às normas federais e diretrizes nacionais de segurança pública.</t>
+  </si>
+  <si>
+    <t>1088</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1088/indicacao_no_125-2025.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao poder executivo que realize a reforma completa da unidade básica de saúde (UBS) de Timbaubinha.</t>
+  </si>
+  <si>
+    <t>1089</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1089/indicacao_no_126-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a construção de uma praça destinada aos motociclistas e integrandtes dos moto clubes de timbaúba, a ser implantada nas mediações do pátio da estação.</t>
+  </si>
+  <si>
+    <t>1090</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1090/indicacao_no_127-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao poder executivo a disponibilização de uma ambulância para atendimento do loteamento eliezer barbosa.</t>
+  </si>
+  <si>
+    <t>1091</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1091/indicacao_no_128-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o pagamento do terço de ferias e a regularização do repasse do cofinanciamento do programa previne brasil aos profissionais da saúde.</t>
+  </si>
+  <si>
+    <t>1092</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1092/indicacao_no_129-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o reestabelecimento da porcentagem de adicional de insalubridade aos servidores municipais que desempenham funções de limpezas nas praças e espaços públicos</t>
+  </si>
+  <si>
     <t>716</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/716/requerimento_no_001-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/716/requerimento_no_001-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA SABER A QUANTIDADE DE CONTRATOS DE TRABALHO TEMPORÁRIOS EXISTENTES NO MUNICÍPIO, AS SUAS FUNÇÕES  E EM QUAIS ORGÃOS SE ENCONTRAM.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_no_002-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_no_002-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE LOMBADAS NA RUA VEREADOR MANOEL LUCENA E VEREADOR LUIZ LUCENA NO BAIRRO JARDIM GUARANI.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento_no_003-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento_no_003-2025.pdf</t>
   </si>
   <si>
     <t>TAMPA BURACO; RECAPEAMENTO ASFÁLTICO DAS RUAS DO BAIRRO JARDIM GUARANI</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/719/requerimento_no_004-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/719/requerimento_no_004-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PRESTAÇÃO DE ESCLARECIMENTOS SOBRE A AUSÊNCIA DA COLETA REGULAR DE LIXO NA ZONA URBANA E PUGNAÇÃO IMEDIATA DA REGULARIZAÇÃO DESTE SERVIÇO PÚBLICO.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/720/requerimento_no_005-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/720/requerimento_no_005-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA NECESSIDADE DE PROCEDER A COMPLEMENTAÇÃO DO CALÇAMENTO NA AV. CARLOS JOSÉ DA SILVA, NO BAIRRO SAPUCAIA.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/722/requerimento_no_006-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/722/requerimento_no_006-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA REFORMA E MANUTENÇÃO DA ESCOLA MARIA EMÍLIA VASCONCELOS, BAIRRO SAPUCAIA.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/723/requerimento_no_007-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/723/requerimento_no_007-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PROVIDÊNCIAS URGENTES QUANTO À MELHORIA DA ILUMINAÇÃO PÚBLICA NA PONTE POPULARMENTE CONHECIDA COMO "PONTE MOLHADA", SITUADA NO BAIRRO CORONEL MARANHÃO.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/724/requerimento_no_008-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/724/requerimento_no_008-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PROVIDÊNCIAS URGENTES QUANTO À INSTALAÇÃO DE UM LOCAL ADEQUADO PARA O DESCARTE DE LIXO NA "PONTE MOLHADA", SITUADA NO BAIRRO CORONEL MARANHÃO.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/725/requerimento_no_009-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/725/requerimento_no_009-2025.pdf</t>
   </si>
   <si>
     <t>COLOCAR EM PAUTA DE DELIBERAÇÕES O VETO APRESENTADO PELO PREFEITO DA CIDADE, REFERENTE AO PROJETO DE LEI DO EXECUTIVO Nº 036/2025, ORIUNDO DA INDICAÇÃO Nº 029/2023.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>Fellipe Vasconcelos, Dr. João Roberto, Emanuel de Dr. Jacinto, Jane Felinto</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/726/requerimento_no_010-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/726/requerimento_no_010-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM RELATÓRIO DETALHADO ACERCA DO CRONOGRAMA DE FORNECIMENTO DE MEDICAMENTOS PARA AS UBS.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>Dr. João Roberto, Emanuel de Dr. Jacinto, Fellipe Vasconcelos, Jane Felinto</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/846/requerimento_no_011-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/846/requerimento_no_011-2025.pdf</t>
   </si>
   <si>
     <t>Relatório detalhado acerca dos valores devolvidos pelo poder legislativo ao poder executivo nos anos de 2022, 2023 e 2024.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_no_012-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_no_012-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO À PRESIDENTE DA CÂMARA DE UM RELATÓRIO DETALHADO ACERCA DOS CRITÉRIOS ADOTADOS PARA A DESIGNAÇÃO DOS ASSISTENTES E ASSESSORES E A CORREÇÃO DA DISPARIDADE DAS DESIGNAÇÕES.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_no_013-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_no_013-2025.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO/RECAPEAMENTO ASFÁLTICO, NA RUA PROJETADA, NO BAIRRO SAPUCAIA</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/749/requerimento_no_014-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/749/requerimento_no_014-2025.pdf</t>
   </si>
   <si>
     <t>RETIRADO DO PROJETO DE LEI DO PODER EXECUTIVO Nº 003/2025</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/750/requerimento_no_015-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/750/requerimento_no_015-2025.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE TUDOS NA RUA REGINALDO GOMES PEIXOTO Nº 61 (COHAB)</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento_no_016-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento_no_016-2025.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE FIXAÇÃO DE LOMBADAS EM DIVERSAS RUAS</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/752/requerimento_no_017-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/752/requerimento_no_017-2025.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DO HORÁRIO DE RETORNO DO TRANSPORTE UNIVERSITÁRIO - RECIFE (MANHÃ)</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_no_018-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_no_018-2025.pdf</t>
   </si>
   <si>
     <t>PAGAMENTO IMEDIATO DOS PROFISSIONAIS VINCULADOS AO IDH</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_no_019-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_no_019-2025.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE ESCLARECIMENTO, PUGNAÇÃO DE CONSERTO E EXTINÇÃO DO FOSSÃO DE QUEIMADAS</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_no_020-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_no_020-2025.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO OU PAVIMENTAÇÃO ASFÁLTICA NA RUA AZULÃO, BAIRRO DE OZANAN</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/756/requerimento_no_021-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/756/requerimento_no_021-2025.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO OU PAVIMENTAÇÃO ASFÁLTICA E COLETA REGULAR DE RESÍDUOS NO BAIRRO DE SAPUCAIA</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/757/requerimento_no_022-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/757/requerimento_no_022-2025.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO OU PAVIMENTAÇÃO ASFÁLTICA NA RUA AYRTON SENA, NO BAIRRO DE SAPUCAIA</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/758/requerimento_no_023-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/758/requerimento_no_023-2025.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA ESTRADA DO AÇUDE DE SAPUCAIA E DA RUA LUÍS MARINHO FALCÃO</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/763/requerimento_no_024-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/763/requerimento_no_024-2025.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE SERVIÇOS NAS ESTRADAS DAS LOCALIDADES DO CUMBE, SOSSEGO E PATOS.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento_no_025-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento_no_025-2025.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA GALERIA LOCALIZADA NA TRAVESSA ANTÔNIO RICARDO - MOCOS</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_no_026-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_no_026-2025.pdf</t>
   </si>
   <si>
     <t>Aceleração da reforma da escola de Catucá</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_no_027-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_no_027-2025.pdf</t>
   </si>
   <si>
     <t>Reforma na quadra poliesportiva do distrito de Catucá</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/767/requerimento_no_028-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/767/requerimento_no_028-2025.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES ACERCA DA EFETIVA NECESSIDADE DA CONTRATAÇÃO DE 505 PESSOAS NA MODALIDADE "EXEPCIONAL INTERESSE PÚBLICO"</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/768/requerimento_no_029-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/768/requerimento_no_029-2025.pdf</t>
   </si>
   <si>
     <t>Informações detalhadas sobre a efetiva transferência dos valores descontados na folha de pagamento dos servidores inativos</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>Lon de Felipe de Jacques Filho</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/769/requerimento_no_030-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/769/requerimento_no_030-2025.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS URGENTOS QUANTO A SITUAÇÃO PRECÁRIA DA PAVIMENTAÇÃO DAS RUAS SEBASTIÃO E JOSÉ MANOEL DE SOUZA</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/770/requerimento_no_031-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/770/requerimento_no_031-2025.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ASFÁLTICA DAS RUAS LOCALIZADAS NA VILA DA COHAB</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_no_032-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_no_032-2025.pdf</t>
   </si>
   <si>
     <t>REPAROS NA PAVIMENTAÇÃO DA RUA IRAJÁ DE ALMEIDA LINS</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/772/requerimento_no_033-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/772/requerimento_no_033-2025.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS PARA A NECESSÁRIA AMPLIAÇÃO DAS VAGAS DE ATENDIMENTO NO CEMULT</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_no_034-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_no_034-2025.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS PARA A REFORMA DA ESCOLA MOACIR FILHO</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_no_035-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_no_035-2025.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS PARA A REALIZAÇÃO DE SERVIÇOS DE REPARO ASFÁLTICO NA RUA SÉRGIO PRAXEDES DE OLIVEIRA</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/775/requerimento_no_036-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/775/requerimento_no_036-2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA ANITA CORDEIRO MAROJA GUEDES</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/847/requerimento_no_037-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/847/requerimento_no_037-2025.pdf</t>
   </si>
   <si>
     <t>Contratação de novos 161 funcionários na modalidade "excepcional interesse público"</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/848/requerimento_no_038-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/848/requerimento_no_038-2025.pdf</t>
   </si>
   <si>
     <t>Informações detalhadas acerca da manutenção das máquinas de grande porte, dos veículos de passeio e dos caminhões pertencentes ao referido departamento.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/849/requerimento_no_039-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/849/requerimento_no_039-2025.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Avenida Paulista, localizada no bairro do Alto da independência</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/850/requerimento_no_040-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/850/requerimento_no_040-2025.pdf</t>
   </si>
   <si>
     <t>Informações acerca das condições de trabalho dos servidores da UPA de Timbaúba</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/821/requerimento_no_041-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/821/requerimento_no_041-2025.pdf</t>
   </si>
   <si>
     <t>PROMULGAÇÃO EM RAZÃO DA SANÇÃO TÁCITA DO PROJETO DE LEI Nº 010/2024</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/822/requerimento_no_042-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/822/requerimento_no_042-2025.pdf</t>
   </si>
   <si>
     <t>PROMULGAÇÃO EM RAZÃO DA SANÇÃO TÁCITA DO PROJETO DE LEI Nº 015/2025</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/823/requerimento_no_043-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/823/requerimento_no_043-2025.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E TERRAPLANAGEM NAS ESTRADAS QUE DÃO ACESSO À COMUNIDADE RURAL DO SÍTIO JUNDIÁ</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/824/requerimento_no_044-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/824/requerimento_no_044-2025.pdf</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE DOIS POÇOS ARTESIANOS NA COMUNIDADE RURAL SÍTIO JUNDIÁ</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/825/requerimento_no_045-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/825/requerimento_no_045-2025.pdf</t>
   </si>
   <si>
     <t>ENVIO DE OFÍCIOS AO 02º BPM - BATALHÃO JOÃO FERNANDES VIEIRA A FIM DE SOLICITAR REFORÇO POLICIAL NO PERÍMETRO URBANO CONSOANTE RURAL</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/826/requerimento_no_046-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/826/requerimento_no_046-2025.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA LEI 13.935/2019, A QUAL DISPÕE SOBRE A PRESTAÇÃO DE SERVIÇOS DE PSICOLOGIA E DE SERVIÇO SOCIAL NAS REDES PÚBLICAS DE EDUCAÇÃO BÁSICA</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/827/requerimento_no_047-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/827/requerimento_no_047-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES DETALHADAS SOBRE O CRONOGRAMA DE VASCINAÇÃO VIGENTE NO MUNICÍPIO, BEM COMO O RELATÓRIO ATUALIZADO SOBRE O ABASTECIMENTO DE MEDICAMENTOS BÁSICOS</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/828/requerimento_no_048-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/828/requerimento_no_048-2025.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM CRONÔMETRO ELETRÔNICO EM LOCAL VISÍVEL  PARA AS PESSOAS QUE ESTIVEREM NA TRIBUNA</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/829/requerimento_no_049-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/829/requerimento_no_049-2025.pdf</t>
   </si>
   <si>
     <t>ESCLARECIMENTOS ACERCA DO ACIDENTE ENVOLVENDO O VEÍCULO M.BENZ/L 1618, ANO 1994, DE PLACA KHN9A69</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/830/requerimento_no_050-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/830/requerimento_no_050-2025.pdf</t>
   </si>
   <si>
     <t>REPASSE DO PROGRAMA PREVINE BRASIL AOS MEMBROS INTEGRANTES DA SAÚDE PÚBLICA DE TIMBAÚBA</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/831/requerimento_no_051-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/831/requerimento_no_051-2025.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DO PAGAMENTO DOS SERVIDOS PÚBLICOS EM GERAL VÍNCULADOS À PREFEITURA MUNICIPAL DE TIMBAÚBA</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/834/requerimento_no_052-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/834/requerimento_no_052-2025.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA COMISSÃO ESPECIAL DE DEFESA DOS DIREITOS DA MULHER</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/835/requerimento_no_053-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/835/requerimento_no_053-2025.pdf</t>
   </si>
   <si>
     <t>Providências com urgência para a nomeação oficial das ruas constadas em anexo do requerimento</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/836/requerimento_no_054-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/836/requerimento_no_054-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza e retirada de entulhos nas ruas do Residencial Timbaubinha</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/837/requerimento_no_055-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/837/requerimento_no_055-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre o efetivo ativo da Guarda Municipal de Timbaúba e os locais públicos onde estão lotados</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/838/requerimento_no_056-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/838/requerimento_no_056-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento a fim de que indiquem a necessidade consoante o excepcional interesse público na contratação de novos 306 servidores</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/839/requerimento_no_057-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/839/requerimento_no_057-2025.pdf</t>
   </si>
   <si>
     <t>Envio de ofícios ao IDH e à Associação Beneficente João Paulo II à cerca de informações da regularidade dos repasses devidos pela Prefeitura Municipal de Timbaúba aos servidores terceirizados da saúde</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/840/requerimento_no_058-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/840/requerimento_no_058-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre a arrecadação e os gastos com iluminação pública no ano de 2025 pela prefeitura municipal de timbaúba</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/841/requerimento_no_059-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/841/requerimento_no_059-2025.pdf</t>
   </si>
   <si>
     <t>Audiência pública com a presidente da câmara para tratar a situação dos aposentados do município de Timbaúba</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/842/requerimento_no_060-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/842/requerimento_no_060-2025.pdf</t>
   </si>
   <si>
     <t>Providências com urgência para a contratação de médicos para os PSFs dos bairros de Santa Ana e Campo do Sete do Bairro Coronel Maranhão</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/843/requerimento_no_061-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/843/requerimento_no_061-2025.pdf</t>
   </si>
   <si>
     <t>Medidas urgentes para normalizar o transporte escolar na zona rural e urbana do município</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento_no_062-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento_no_062-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de informações sobre o transporte de estudantes da Zona Rural, a merenda escolar e o funcionamento dos serviços dos profissionais da educação em Timbaúba, devido a denúncias de paralisação e suspensão de aulas.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/872/requerimento_no_063-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/872/requerimento_no_063-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de apelo urgente ao Prefeito de Timbaúba-PE, Sr. Marinaldo Rosendo de Albuquerque, para regularização da distribuição de medicamentos e fórmulas nutritivas no município.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/873/requerimento_no_064-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/873/requerimento_no_064-2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de Conclusão da Reforma da escola Alaíde Muniz Dias, Localizada no distrito de Queimadas</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/874/requerimento_no_065-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/874/requerimento_no_065-2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de Regularização dos pagamentos dos ônibus agregados ao transporte escolar do município de Timbaúba</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/875/requerimento_no_066-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/875/requerimento_no_066-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de encaminhamento de expediente ao Gestor Municipal para que solicite à Polícia Militar a realização de rondas noturnas e aos finais de semana na Escola Maria Emília Vasconcelos, no Bairro de Sapucaia, devido a atos de depredação pública nos períodos sem monitoramento da Guarda Municipal.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/876/requerimento_no_067-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/876/requerimento_no_067-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de encaminhamento de expediente ao Gestor Municipal para que determine a verificação da iluminação pública nas Ruas Santo Antônio, São Bartolomeu, São Diógenes, Rua Fortaleza, Rua Sport e Rua Santa Cruz, todas no Bairro de Sapucaia, neste Município.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/877/requerimento_no_068-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/877/requerimento_no_068-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de apelo urgente ao Prefeito da Cidade, Sr. Marinaldo Rosendo de Albuquerque, e ao Secretário de Obras e Serviços Urbanos, Ariosvaldo Brandão, para melhoria da iluminação pública na Rua Vitória, situada no Alto da Independência.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_no_069-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_no_069-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de apelo urgente ao Prefeito da Cidade, Sr. Marinaldo Rosendo de Albuquerque, e ao Secretário de Obras e Serviços Urbanos, Ariosvaldo Brandão, para limpeza e fechamento de galeria de esgoto aberta na Rua Vitória, situada no Alto da Independência</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/880/requerimento_no_071-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/880/requerimento_no_071-2025.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos sobre a suspensão do transporte escolar para alunos das redes estadual, municipal e universitária em Timbaúba, com pedidos de providências aos órgãos competentes.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/881/requerimento_no_072-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/881/requerimento_no_072-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a regularização urgente do serviço de coleta de lixo urbano em Timbaúba devido ao acúmulo de resíduos e riscos à saúde pública.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/882/requerimento_no_073-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/882/requerimento_no_073-2025.pdf</t>
   </si>
   <si>
     <t>Requer o conserto urgente da cratera na Rua da Bomba (em frente ao Colégio Rita Soares) e a correção do canal de saneamento básico e muro de arrimo da Rua Honduras, Alto da Independência.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/883/requerimento_no_074-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/883/requerimento_no_074-2025.pdf</t>
   </si>
   <si>
     <t>Requer o envio de recibos que comprovem o fornecimento de Equipamentos de Proteção Individual (EPIs) aos trabalhadores da coleta urbana em Timbaúba.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_no_075-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_no_075-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as precárias condições estruturais e sanitárias do cemitério Santa Cruz, em resposta a denúncias de problemas como lixo, infiltrações e necrochorume.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento_no_076-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento_no_076-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de lâmpadas nos postes da Avenida Agamenon Magalhães, Loteamento Juazeiro, e na Rua Airton Sena, Sapucaia, neste Município.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/886/requerimento_no_077-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/886/requerimento_no_077-2025.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento da Rua Santa Sofia, no bairro Sapucaia, em Timbaúba.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento_no_078-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento_no_078-2025.pdf</t>
   </si>
   <si>
     <t>Requer relatório pormenorizado sobre os descontos de empréstimos consignados na folha de pagamento de servidores e aposentados municipais e os repasses às instituições financeiras nos últimos 12 meses.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento_no_079-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento_no_079-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a justificativa para a contratação de 485 servidores temporários por "excepcional interesse público", com pedido de apuração ao Ministério Público e Tribunal de Contas.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento_no_080-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento_no_080-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o planejamento e cronograma para o recapeamento da Rua Marechal Dantas Barreto e outras vias deterioradas em Timbaúba.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/890/requerimento_no_081-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/890/requerimento_no_081-2025.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento asfáltico da Rua Marechal Dantas Barreto em Timbaúba, devido às condições precárias da via que comprometem a mobilidade e a segurança</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_no_082-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_no_082-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES SOBRE A CONSTRUÇÃO DE MUROS DE ARRIMO NO MUNICÍPIO DE TIMBAÚBA NO PERÍODO DE 2021 A 2024.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_no_083-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_no_083-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a passagem da máquina motoniveladora (patrol), na estrada do Sítio Sossego, localizado na zona rural deste município.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento_no_084-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento_no_084-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da caixa d'água comunitária que abastece as residências locais no Sítio Sossego.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_no_085-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_no_085-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a passagem da máquina motoniveladora (patrol) para o Bairro de Queimadas que liga ao Sítio Amazonas, localizado na zona rural deste município, na estrada citada à cima.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/895/requerimento_no_086-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/895/requerimento_no_086-2025.pdf</t>
   </si>
   <si>
     <t>Pede a limpeza das galerias pluviais e o reparo dos buracos na Rua Manoel Albuquerque Galvão, em Timbaúba, para evitar transtornos como acúmulo de lixo e água parada.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_no_087-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_no_087-2025.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de brinquedos infantis, mobiliário urbano, arborização adequada e elementos cenográficos/decorativos na Praça Professor José Mendes Silva.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/897/requerimento_no_088-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/897/requerimento_no_088-2025.pdf</t>
   </si>
   <si>
     <t>Requer um contêiner de lixo, nas proximidades da Associação Cultural dos Moradores do Alto da Independência, localizada na Rua Ademar Fernandes de Melo, 134.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/898/requerimento_no_089-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/898/requerimento_no_089-2025.pdf</t>
   </si>
   <si>
     <t>Solicita, com urgência, o reparo do sistema de iluminação da quadra poliesportiva localizada nas imediações do antigo prédio do INSS, em Timbaúba-PE.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_no_090-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_no_090-2025.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Obras e Limpeza Urbana a instalação de coletores de lixo no Loteamento Ozanan, especialmente ao lado do campo de futebol.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_no_091-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_no_091-2025.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Obras e Urbanismo a reforma e manutenção da praça central do Loteamento/Bairro Sapucaia, neste município.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_no_092-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_no_092-2025.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Obras a realização de cobertura de galeria de água pluvial e esgoto no Loteamento Ozanan de Oliveira, neste município.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/902/requerimento_no_093-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/902/requerimento_no_093-2025.pdf</t>
   </si>
   <si>
     <t>Requer a desobstrução urgente da caixa de inspeção (caixa de gordura) na Rua São Lucas, Sapucaia, devido à exposição de excrementos que causam mau cheiro e impactos ambientais.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_no_095-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_no_095-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma (pintura e identificação) e a reposição de medicamentos essenciais no PSF da Vila Cruangi, em Timbaúba, devido à deterioração do prédio e à falta de insumos básicos.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/904/requerimento_no_096-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/904/requerimento_no_096-2025.pdf</t>
   </si>
   <si>
     <t>Requer medidas urgentes para acelerar o andamento das obras de reforma nas escolas da rede municipal de ensino, iniciadas em 2024 e ainda não concluídas.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/905/requerimento_no_097-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/905/requerimento_no_097-2025.pdf</t>
   </si>
   <si>
     <t>Requer a contratação de profissionais para a reposição do quadro do Centro Multidisciplinar de Timbauba (CEMULTI), responsável pelos atendimentos às pessoas com Transtorno do Espectro Autista (TEA) no município.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/906/requerimento_no_098-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/906/requerimento_no_098-2025.pdf</t>
   </si>
   <si>
     <t>Pede informações sobre o número de alunos e escolas ativas na rede municipal de Timbaúba para justificar a licitação de R$ 635.840,00 para aquisição de pães para a merenda escolar, buscando transparência e correta aplicação dos recursos públicos.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/907/requerimento_no_099-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/907/requerimento_no_099-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O VALOR RECEBIDO, SALDO DISPONÍVEL E DESTINAÇÃO DOS RECURSOS ORIUNDOS DE PRECATÓRIO NO MUNICÍPIO DE TIMBAÚBA/PE.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/926/requerimento_no_100-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/926/requerimento_no_100-2025.pdf</t>
   </si>
   <si>
     <t>Solicita o extrato bancário da conta da Câmara Municipal de Timbaúba referente aos seis primeiros meses de 2025 para transparência orçamentária</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/927/requerimento_no_101-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/927/requerimento_no_101-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção e recuperação da Rua Luís Marinho Falcão em Timbaúba/PE devido ao estado crítico de conservação</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/928/requerimento_no_102-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/928/requerimento_no_102-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de coletores de lixo na Rua Eduardo Magalhães, no bairro Sapucaia.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/929/requerimento_no_103-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/929/requerimento_no_103-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação da Rua São Domingos, localizada no bairro Sapucaia.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/930/requerimento_no_104-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/930/requerimento_no_104-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da Praça de Sapucaia e reparos nos brinquedos existentes no local.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/931/requerimento_no_105-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/931/requerimento_no_105-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação da Rua José Tiago de Araújo, localizada no Loteamento Araruna.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/932/requerimento_no_106-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/932/requerimento_no_106-2025.pdf</t>
   </si>
   <si>
     <t>Requer esclarecimentos sobre a suspensão do fornecimento de energia elétrica em escolas municipais e o plano de regularização</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/933/requerimento_no_107-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/933/requerimento_no_107-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre as ações para solucionar problemas de trafegabilidade nas estradas do bairro de Sapucaia.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/934/requerimento_no_108-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/934/requerimento_no_108-2025.pdf</t>
   </si>
   <si>
     <t>Requer o cronograma de substituição de lâmpadas antigas por luminárias de LED e a situação dos bairros/ruas/distritos.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/935/requerimento_no_109-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/935/requerimento_no_109-2025.pdf</t>
   </si>
   <si>
     <t>Requer a ampla divulgação da isenção da Taxa de Manejo de Resíduos Sólidos Urbanos (TMRS) para pessoas comprovadamente pobres.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>110</t>
-[...2 lines deleted...]
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/936/requerimento_no_110-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/936/requerimento_no_110-2025.pdf</t>
   </si>
   <si>
     <t>Apelo urgente ao Prefeito para convocação imediata de aprovados em concurso público municipal e ações para o grave déficit previdenciário do FUNPRETI.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>111</t>
-[...2 lines deleted...]
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/945/requerimento_no_111-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/945/requerimento_no_111-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de recuperação predial e da quadra de esportes da Escola Antônio Galvão Cavalcanti.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>112</t>
-[...2 lines deleted...]
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_no_112-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_no_112-2025.pdf</t>
   </si>
   <si>
     <t>Solicita o inventário atualizado dos veículos próprios do Município e a necessidade de locações externas.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>113</t>
-[...2 lines deleted...]
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_no_113-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_no_113-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a iluminação pública para a Rua Paraíba, Alto da Independência.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>114</t>
-[...2 lines deleted...]
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/948/requerimento_no_114-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/948/requerimento_no_114-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da Rua João Pessoa, Sapucaia, por trás da Escola Técnica Miguel de Arraes Alencar.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>115</t>
-[...2 lines deleted...]
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/949/requerimento_no_115-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/949/requerimento_no_115-2025.pdf</t>
   </si>
   <si>
     <t>Solicita os reparos nas galerias de esgoto localizadas na Rua Castro Alves, Santa Terezinha e na Rua Travessa 15 de Novembro, no bairro de Mocozinho.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>116</t>
-[...2 lines deleted...]
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/950/requerimento_no_116-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/950/requerimento_no_116-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de braços em três postes na BR PE 89, depois da primeira entrada do Loteamento Ismael Vasconcelos (Vila dos 300) até a segunda entrada, próximo ao portal.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>117</t>
-[...2 lines deleted...]
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/951/requerimento_no_117-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/951/requerimento_no_117-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de coletores de lixo nas proximidades da Escola Emília Vasconcelos, em Sapucaia.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>118</t>
-[...2 lines deleted...]
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/952/requerimento_no_118-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/952/requerimento_no_118-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação da Rua Caboclinho, localizada no Loteamento Ozanam.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>119</t>
-[...2 lines deleted...]
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/953/requerimento_no_119-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/953/requerimento_no_119-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a vistoria e o conserto de esgoto a céu aberto, localizado na Rua Fortaleza, em Sapucaia.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>120</t>
-[...2 lines deleted...]
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_no_120-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_no_120-2025.pdf</t>
   </si>
   <si>
     <t>Solicita o reforço nas rondas da Guarda Municipal nas escolas do Município, intensificando o patrulhamento no horário do expediente escolar.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>121</t>
-[...2 lines deleted...]
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/955/requerimento_no_121-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/955/requerimento_no_121-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da estrada que liga a Usina Cruangi à Vila Cruangi.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>122</t>
-[...2 lines deleted...]
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/956/requerimento_no_122-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/956/requerimento_no_122-2025.pdf</t>
   </si>
   <si>
     <t>Solicita relatório detalhado sobre os pontos de iluminação pública com substituição de lâmpadas.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>123</t>
-[...2 lines deleted...]
-    <t>https://sapl.timbauba.pe.leg.br/media/</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita informações sobre a quantidade de médicos e o quadro de horários de atendimento na UPA de Timbaúba.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>124</t>
-[...2 lines deleted...]
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/963/requerimento_no_124-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/963/requerimento_no_124-2025.pdf</t>
   </si>
   <si>
     <t>Pede informações sobre a instalação de lâmpadas, a lista de funcionários e os veículos utilizados pela empresa URB Consultoria.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>125</t>
-[...2 lines deleted...]
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/964/requerimento_no_125-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/964/requerimento_no_125-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação da Rua José Araújo.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>126</t>
-[...2 lines deleted...]
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/965/requerimento_no_126-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/965/requerimento_no_126-2025.pdf</t>
   </si>
   <si>
     <t>Solicita o reparo de um buraco na Rua São Cristóvão, no bairro Sapucaia.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>127</t>
-[...2 lines deleted...]
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1003/requerimento_no_127-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1003/requerimento_no_127-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que preste esclarecimentos sobre a obra de pavimentação da Avenida Sandoval Pereira.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>128</t>
-[...2 lines deleted...]
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1002/requerimento_no_128-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1002/requerimento_no_128-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que realize com urgência a manutenção das lâmpadas da Praça José do Rego.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>129</t>
-[...2 lines deleted...]
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_129-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_129-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. PREFEITO MUNICÍPIO DE TIMBAÚBA, SR. MARINALDO ROSENDO DE ALBUQUERQUE, QUE REALIZE A RESTAURAÇÃO DOS MUROS DA ESCOLA MARIA EMILIA VASCONCELOS , SAPUCAIA.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1000/requerimento_no_130-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1000/requerimento_no_130-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a recuperação predial da Escola Municipal Nossa Senhora Aparecida, incluindo reparos na estrutura do prédio, pintura, manutenção elétrica e hidráulica, em Panorama.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/999/requerimento_no_131-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/999/requerimento_no_131-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito e ao Secretário de Serviços Urbanos medidas urgentes quanto à melhoria da iluminação da Praça do INSS e de suas áreas adjacentes.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/998/requerimento_no_132-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/998/requerimento_no_132-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito e à Secretaria de Administração que prestem esclarecimentos acerca do pagamento dos servidores inativos e pensionistas, diante de denúncias do atraso no repasse</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/997/requerimento_no_133-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/997/requerimento_no_133-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito e ao Secretário de Serviços Urbanos que promovam de maneira urgente a coleta regular dos resíduos presentes na Av. Carlos José da Silva (por trás da antiga reciclagem) em Sapucaia.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/996/requerimento_no_134-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/996/requerimento_no_134-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito e ao Secretário de Serviços Urbanos que promovam de maneira urgente o recapeamento da estrada de Sapucaia, principalmente o perímetro que dá acesso à faculdade de Sapucaia.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/995/requerimento_no_135-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/995/requerimento_no_135-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito e ao Secretário de Serviços Urbanos a reforma do dessalinizador e da lavanderia comunitária no bairro de Sapucaia.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/994/requerimento_no_136-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/994/requerimento_no_136-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito o recapeamento da rua Dr. Lauro Borba, jardim guarani.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/993/requerimento_no_137-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/993/requerimento_no_137-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que promova a coleta de lixo da rua Alcedo Marrocos, próximo a agência do INSS.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/992/requerimento_no_138-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/992/requerimento_no_138-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito e ao secretário de obras e serviços urbanos, a imediata apresentação do relatório, a fim de assegurar a transparência administrativa e possibilitar o acompanhamento efetivo das ações de manutenção da iluminação pública.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/991/requerimento_no_139-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/991/requerimento_no_139-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito, ao secretário de obras e serviços urbanos, e à secretária de finanças, que seja disponibilizado relatório financeiro detalhando valores despendidos com a iluminação pública no município de Timbaúba, referente ao exercício do ano de 2024</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_no_140-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_no_140-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo explique e adote providências quanto às podas drásticas de árvores realizadas em praças públicas e áreas escolares, sem plano de rega ou reposição da arborização.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/989/requerimento_no_141-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/989/requerimento_no_141-2025.pdf</t>
   </si>
   <si>
     <t>Solicita reparos (tapa-buracos) das ruas não asfaltadas de Nova Queimadas, principalmente nas imediações da praça e igrejas.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/990/requerimento_no_142-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/990/requerimento_no_142-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da praça de Nova Queimadas e reparos nos brinquedos, bancos, como também, a troca de lâmpadas dos postes.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Solicita ao Prefeito e ao Secretário de Obras a realização do nivelamento da estrada que dá acesso ao Sítio Tapadão, no distrito de São José do Livramento.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1011/requerimento_no_144-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1011/requerimento_no_144-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito e ao Secretário de Obras a instalação/substituição de lâmpadas LED em todo o distrito de São José do Livramento.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_no_145-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_no_145-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito e à Secretaria de Obras explicações a respeito das condições de estruturas do ginásio de esportes do município.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1014/requerimento_no_146-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1014/requerimento_no_146-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que promova a devida iluminação pública de qualidade para a rua Severino Ferreira Lima, em Sapucaia.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1015/requerimento_no_147-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1015/requerimento_no_147-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que esclareçam o atraso no pagamento dos servidores lotados na área da educação.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1016/requerimento_no_148-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1016/requerimento_no_148-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a regularização dos semáforos do centro da cidade, diante dos vícios de funcionamento.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1017/requerimento_no_149-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1017/requerimento_no_149-2025.pdf</t>
   </si>
   <si>
     <t>Faz apelo à Sra. Presidente, bem como à Comissão de Legislação, Justiça e Redação, para que proceda-se à correção do parecer emitido em relação ao Projeto de Lei nº 024/2025.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1018/requerimento_no_150-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1018/requerimento_no_150-2025.pdf</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1019/requerimento_no_151-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1019/requerimento_no_151-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a realização da pintura e revitalização dos quebra-molas e das faixas de pedestres em diversas vias públicas do município.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1024/requerimento_no_152-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1024/requerimento_no_152-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção do poste situado na Rua Professora Domerina de Menezes, 142, centro, que está causando riscos aos moradores.</t>
   </si>
   <si>
+    <t>1047</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1047/requerimento_no_153-2025.pdf</t>
+  </si>
+  <si>
+    <t>1048</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1048/requerimento_no_154-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de um muro de arrimo na Avenida La Paz, Alto da Independência.</t>
+  </si>
+  <si>
+    <t>1049</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1049/requerimento_no_155-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que se regularize o pagamento dos funcionários responsáveis pela coleta de lixo.</t>
+  </si>
+  <si>
+    <t>1050</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1050/requerimento_no_156-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita esclarecimento acerca de novas denúncias pelo suposto não repasse dos descontos originados de consignados para as instituições financeiras credoras.</t>
+  </si>
+  <si>
+    <t>1051</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1051/requerimento_no_157-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Governadora do Estado de Pernambuco e ao Diretor-Presidente do DER/PE, que seja implantado redutor de velocidade (quebra-molas) na rodovia PE-82, no perímetro que compreende a Escola Técnica Estadual Miguel Arraes de Alencar e os comércios em Sapucaia.</t>
+  </si>
+  <si>
+    <t>1052</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1052/requerimento_no_158-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a reforma das marquises do mercado público municipal localizada na Praça Carlos Lira.</t>
+  </si>
+  <si>
+    <t>1053</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1053/requerimento_no_159-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a implementação de iluminação pública em LED e limpeza de córrego no Bairro Novo (entre os bairros de Sapucaia e Ozanan).</t>
+  </si>
+  <si>
+    <t>1054</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1054/requerimento_no_161-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas referentes ao Programa TFD - Tratamento Fora do Domicílio, no período de 2024 a 2025.</t>
+  </si>
+  <si>
+    <t>1055</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1055/requerimento_no_162-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita e reitera o pedido de tapa buraco, recapeamento asfáltico das ruas do bairro Jardim Guarani.</t>
+  </si>
+  <si>
+    <t>1056</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1056/requerimento_no_163-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a capinação e limpeza das galerias pluviais na Rua Estudante Álvaro Xavier, no bairro de Santiago</t>
+  </si>
+  <si>
+    <t>1080</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_no_164-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização da cobertura do canal do Bairro Ozanan, neste município.</t>
+  </si>
+  <si>
+    <t>1081</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1081/requerimento_no_165-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização da manutenção predial e de reparo ou substituição dos móveis escolares da Escola Municipal Dom Bosco, neste município.</t>
+  </si>
+  <si>
+    <t>1082</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>O número do requerimento 167/2025 foi inutilizado por se tratar de um requerimento repetido.</t>
+  </si>
+  <si>
+    <t>1083</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1083/requerimento_no_167-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização da capinação e o calçamento da Rua 06 da Quadra 23 do Loteamento Eliezer Barbosa de Araújo._x000D_
+_x000D_
+_x000D_
+OBS: Último requerimento protocolado no ano de 2025</t>
+  </si>
+  <si>
     <t>789</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/789/projeto_de_lei_no_001.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/789/projeto_de_lei_no_001.pdf</t>
   </si>
   <si>
     <t>ENTREGA DOMICILIAR DE MEDICAMENTOS PARA IDOSOS E PESSOAS COM DEFICIÊNCIA</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/790/projeto_de_lei_no_002.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/790/projeto_de_lei_no_002.pdf</t>
   </si>
   <si>
     <t>REDUÇÃO DA JORNADA DE TRABALHO PARA PAI, MÃE OU RESPONSÁVEL LEGAL DE CRIANÇAS COM  AUTISMO</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/791/projeto_de_lei_no_003.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/791/projeto_de_lei_no_003.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA FEIRA LIVRE DE ARTESANATO NO MUNICÍPIO DE TIMBAÚBA</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/792/projeto_de_lei_no_004.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/792/projeto_de_lei_no_004.pdf</t>
   </si>
   <si>
     <t>Criação do programa municipal de proteção e bem-estar animal</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/793/projeto_de_lei_no_005.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/793/projeto_de_lei_no_005.pdf</t>
   </si>
   <si>
     <t>Criação do dia do corredor de rua no calendário oficial de eventos do município de timbaúba</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/794/projeto_de_lei_no_006.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/794/projeto_de_lei_no_006.pdf</t>
   </si>
   <si>
     <t>Criação da corrida do trabalhador no município de Timbaúba</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/795/projeto_de_lei_no_007.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/795/projeto_de_lei_no_007.pdf</t>
   </si>
   <si>
     <t>Prioridade de atendimento para pessoas diagnosticadas com endometriose nos estabelecimentos públicos e privados no município de Timbaúba</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/796/projeto_de_lei_no_008.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/796/projeto_de_lei_no_008.pdf</t>
   </si>
   <si>
     <t>Criação da semana municipal da transparência publica no município de Timbaúba</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/797/projeto_de_lei_no_009.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/797/projeto_de_lei_no_009.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DO DIA DO COMBATE AO ABUSO E A EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES NO CALENDÁRIO OFICIAL DA CIDADE DE TIMBAÚBA/PE</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/919/projeto_de_lei_no_011.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/919/projeto_de_lei_no_011.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE CONCEDE ISENÇÃO DE IPTU SOBRE IMÓVEL INTEGRANTE DO PATRIMÔNIO DE PORTADORES DE NEOPLASIA MALIGNA (CANCER) OU SEUS DEPENDENTES NO MUNICÍPIO DE TIMBAÚBA E DÁ OUTRAS PROVIDÉNCIAS.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/920/projeto_de_lei_no_013.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/920/projeto_de_lei_no_013.pdf</t>
   </si>
   <si>
     <t>Concede isenção do Imposto Sobre Serviços de Qualquer Natureza (ISSQN) às microempresas e empresas de pequeno porte estabelecidas no Município de Timbaúba por prazo determinado, e dá outras providências.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/921/projeto_de_lei_no_015.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/921/projeto_de_lei_no_015.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO INTEGRAL DOS DIREITOS DA PESSOA COM FIBROMIALGIA NO MUNICIPIO DE TIMBAÚBA E DÁ OUTRAS PROVIDÉNCIAS.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/966/projeto_de_lei_no_016.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/966/projeto_de_lei_no_016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PUBLICA DA LIGA TIMBAUBENSE DE DESPORTOS</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/967/projeto_de_lei_no_017.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/967/projeto_de_lei_no_017.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA A IMPLANTAÇÃO DO PROGRAMA DE VACINACÃO DO IDOSO EM CASA NO MUNICÍPIO DE TIMBAÚBA - PE</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/968/projeto_de_lei_no_018.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/968/projeto_de_lei_no_018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção da taxa de inscrição nas corridas de rua realizadas no Município de Timbaúba aos atletas de baixa renda e dá outras providências</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/969/projeto_de_lei_no_019.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/969/projeto_de_lei_no_019.pdf</t>
   </si>
   <si>
     <t>Institui a semana municipal de informação sobre direitos tributários e determina a inclusão no carnê do IPTU, de informações sobre isenções e descontos disponíveis aos contribuintes</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/970/projeto_de_lei_no_020.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/970/projeto_de_lei_no_020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Obrigatoriedade de Emissão de Número de Protocolo e Prazos para Atendimento de Solicitações de Manutenção da iluminação Pública no Município de Timbaúba.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/971/projeto_de_lei_no_021.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/971/projeto_de_lei_no_021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de QR Code em uniforme escolar pública em crianças com deficiêcia.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1025/projeto_de_lei_no_023-2025_legislativo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1025/projeto_de_lei_no_023-2025_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aceitação de receitas médicas emitidas por profissionais não vinculados ao SUS para fornecimento de medicamentos pela rede pública de saúde do Município de Timbaúba-PE, nos termos do RENAME.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1027/projeto_de_lei_024-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1027/projeto_de_lei_024-2025.pdf</t>
   </si>
   <si>
     <t>Institui o programa Bolsa Atleta 'Nathalie Sena' e auxílio para competições, destinados ao incentivo e apoio a atletas e paratletas do município de Timbaúba</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1030/brn3c2af48f3452_034929_-_copia.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1030/brn3c2af48f3452_034929_-_copia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação da veiculação de publicidade comercial em espaços públicos de saúde no município de Timbaúba-PE</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1032/brn3c2af48f3452_034943.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1032/brn3c2af48f3452_034943.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de afixação de placa informativa contra a homofobia e o racismo em estabelecimentos públicos e privados no município.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1034/brn3c2af48f3452_034956.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1034/brn3c2af48f3452_034956.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a semana municipal de conscientização, prevenção e combate ao bullying e cyberbullying</t>
   </si>
   <si>
+    <t>1057</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1057/brn3c2af48f3452_034978.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a semana municipal de combate ao abandono e ao incentivo à adoção de animais</t>
+  </si>
+  <si>
+    <t>1058</t>
+  </si>
+  <si>
+    <t>O presente protejo não entrou no expediente pois já tinha um projeto similar que entrou no dia 02 de abril, com isso, o número do Projeto de lei 029 do poder legislativo ficou inutilizado.</t>
+  </si>
+  <si>
+    <t>1059</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1059/pll_no_030-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui o atendimento prioritário para as pessoas com Transtorno do Espectro Autista (TEA) nos estabelecimentos públicos e privados, no município de Timbaúba.</t>
+  </si>
+  <si>
+    <t>1060</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1060/pll_no_031-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui o “Selo Empresa Amiga da Acessibilidade” no município de Timbaúba e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1061</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1061/pll_no_032-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui o “Novembro Azul Municipal”, mês dedicado à promoção da saúde do homem.</t>
+  </si>
+  <si>
     <t>759</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Marinaldo Rosendo de Albuquerque</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/759/projeto_de_lei_no_001-2025_do_executivo0001.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/759/projeto_de_lei_no_001-2025_do_executivo0001.pdf</t>
   </si>
   <si>
     <t>NOVA ADEQUAÇÃO DO SALÁRIO MÍNIMO NACIONAL DE 2025 AOS SERVIDORES PÚBLICOS E CIVIS MUNICIPAIS</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/760/projeto_de_lei_no_002-2025_do_executivo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/760/projeto_de_lei_no_002-2025_do_executivo.pdf</t>
   </si>
   <si>
     <t>REAJUSTE EM ATÉ 6,27% A REMUNERAÇÃO DOS PROFISSIONAIS DO MAGISTÉRIO DE TIMBAÚBA, AO PISO SALÁRIO NACIONAL</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/761/projeto_de_lei_no_003-2025_do_executivo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/761/projeto_de_lei_no_003-2025_do_executivo.pdf</t>
   </si>
   <si>
     <t>CONTRIBUIÇÃO PARA CUSTEIO DE ILUMINAÇÃO PÚBLICA - CIP</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/762/projeto_de_lei_no_004-2025_do_executivo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/762/projeto_de_lei_no_004-2025_do_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS (REFIS 2025) DO MUNICÍPIO DE TIMBAÚBA</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/852/projeto_de_lei_no_005-2025_do_executivo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/852/projeto_de_lei_no_005-2025_do_executivo.pdf</t>
   </si>
   <si>
     <t>Desafetação de área municipal situada no núcleo urbano vila dos 300, autoriza o seu loteamento e a doação dos lotes aos beneficiários.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/853/projeto_de_lei_no_006-2025_do_executivo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/853/projeto_de_lei_no_006-2025_do_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a promover o desligamento do município de Timbaúba junto ao consórcio que especifica</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_no_007-2025_do_executivo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_no_007-2025_do_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO_x000D_
 COM ASSOCIAÇÕES DE CATADORES DE MATERIAIS RECICLÁVEIS PARA FINS DE INCENTIVO FINANCEIRO PROPORCIONAL E PRODUÇÃO</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_no_008-2025_do_executivo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_no_008-2025_do_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.205, DE 28 DE JUNHO DE 2024, PARA DISPOR SOBRE A RELOCAÇÃO DO IMÓVEL LOCADO PELO MUNICÍPIO DE TIMBAÚBA A TERCEIROS E DÁ OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/977/projeto_de_lei_no_009-2025_do_executivo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/977/projeto_de_lei_no_009-2025_do_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O COMODATO DO IMÓVEL MUNICIPAL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/978/projeto_de_lei_no_010-2025_do_executivo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/978/projeto_de_lei_no_010-2025_do_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DE DISPOSITIVOS DA LEI MUNICIPAL 2.864/2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/944/projeto_de_lei_no_011-2025_do_executivo_pldo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/944/projeto_de_lei_no_011-2025_do_executivo_pldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/974/projeto_de_lei_no_012-2025_do_executivo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/974/projeto_de_lei_no_012-2025_do_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DE DISPOSITIVOS DA LEI MUNICIPAL 2.868/2014, QUE TRATA DO CONSELHO MUNICIPAL DE POLÍTICAS PÚBLICAS DE JUVENTUDE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/981/projeto_de_lei_no_013-2025_do_executivo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/981/projeto_de_lei_no_013-2025_do_executivo.pdf</t>
   </si>
   <si>
     <t>Altera redação de dispositivos da Lei Municipal nº 2.865/2013, que trata sobre o Plano Diretor do Município.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/982/projeto_de_lei_no_014-2025_do_executivo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/982/projeto_de_lei_no_014-2025_do_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Meio Ambiente de Timbaúba CONDEMA.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/983/projeto_de_lei_no_015-2025_do_executivo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/983/projeto_de_lei_no_015-2025_do_executivo.pdf</t>
   </si>
   <si>
     <t>Que disciplina a coleta pública seletiva do Município de Timbaúba, dispõe sobre o Plano de Gerenciamento de Resíduos Sólidos dos geradores de resíduos localizados no Município de Timbaúba.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/984/projeto_de_lei_no_016-2025_do_executivo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/984/projeto_de_lei_no_016-2025_do_executivo.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO PARA A REALIZAÇÃO DE DOAÇÃO COM ENCARGO DE ÁREA</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/985/projeto_de_lei_no_017-2025_do_executivo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/985/projeto_de_lei_no_017-2025_do_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para abertura de crédito adicional especial</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1009/adobe_scan_24_de_out._de_2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1009/adobe_scan_24_de_out._de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA USO ONEROSO E PRECÁRIO DE ESPAÇOS PUBLICOS MUNICIPAIS, PARA FINS PUBLICITÁRIOS E INSTITUCIONAIS, MEDIANTE LICITAÇÃO.</t>
   </si>
   <si>
+    <t>1062</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1062/ple_no_019-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui a loteria municipal no âmbito do município de Timbaúba (PE).</t>
+  </si>
+  <si>
+    <t>1063</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1063/projeto_de_lei_loa_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proposta orçamentaria do município para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>1064</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1064/projeto_de_lei_ppa_2026-2029.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a lei do plano plurianual para 2026/2029</t>
+  </si>
+  <si>
+    <t>1065</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1065/ple_no_022-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui o programa presente na escola no âmbito do município de Timbaúba</t>
+  </si>
+  <si>
+    <t>1066</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1066/ple_no_023-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera redação de dispositivos da lei municipal 3.109/2022, que trata sobre a estrutura administrativa do município</t>
+  </si>
+  <si>
+    <t>1067</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1067/ple_no_024-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Fundo Municipal de Segurança Pública (FMSP) e do Conselho Municipal de Segurança Pública (CMSP) de Timbaúba-PE e dá outras providências</t>
+  </si>
+  <si>
+    <t>1068</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1068/ple_no_025-2025.pdf</t>
+  </si>
+  <si>
+    <t>Tomba a capela da Igreja Católica de Boa Vista, zona rural, por seu interesse urbanístico e religioso</t>
+  </si>
+  <si>
+    <t>1069</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a conceder revisão geral anual aos vencimentos dos servidores efetivos do município de Timbaúba e dá outras providências</t>
+  </si>
+  <si>
+    <t>1070</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1070/ple_no_027-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa 'Lar Digno' no âmbito do município de Timbaúba, destinado à doação de mobiliário essencial a famílias beneficiárias de programas habitacionais, e dá outras providências</t>
+  </si>
+  <si>
+    <t>1071</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1071/ple_no_028-2025.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a proceder a doação, com encargo, de terrenos do patrimônio público, à empresa – MAC Incorporações e Construções Ltda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1072</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1072/ple_no_029-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização ao Poder Executivo Municipal para realizar doação, com encargo, de área que menciona e outras providências.</t>
+  </si>
+  <si>
+    <t>1073</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1073/ple_no_030-2025.pdf</t>
+  </si>
+  <si>
+    <t>1074</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1074/ple_no_031-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Plano Municipal de Cultura de Timbaúba para o decênio de 2025-2035, destinado a definir as políticas públicas de médio e longo prazo, que garantam a proteção e promoção do patrimônio, dos direitos culturais e dá outras providências.</t>
+  </si>
+  <si>
     <t>788</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Balazinha, Pastor Ronaldo, Risalva Brandão, Tarcísio, Zé da Rua</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/788/projeto_de_resolucao_no_001-2025__do_legislativo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/788/projeto_de_resolucao_no_001-2025__do_legislativo.pdf</t>
   </si>
   <si>
     <t>MODIFICA O PARÁGRAFO ÚNICO, DO ART. 71, DO REGIMENTO INTERNO, TRATA DOS DIAS E HORÁRIO DE INIICO DAS SESSÕES ORDINÁRIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>MODIFICA O INCISO V E CRIA O INCISO NO ARTIGO 85; MODIFICA O ARTIGO 87; MODIFICA O INCISO VII DO ARTIGO 93 DA RESOLUÇÃO 009 DE 1978.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/979/projeto_de_resolucao_no_003-2025__do_legislativo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/979/projeto_de_resolucao_no_003-2025__do_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA SECRETARIA DA CAMARA MUNICIPAL DE_x000D_
 TIMBAÚBA.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/980/projeto_de_resolucao_no_004-2025__do_legislativo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/980/projeto_de_resolucao_no_004-2025__do_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PRESENÇA DE INTÉRPRETE DA LÍNGUA BRASILEIRA DE SINAIS - LIBRAS NAS SESSÕES DA CÂMARA MUNICIPAL DE TIMBAÚBA.</t>
   </si>
   <si>
+    <t>1075</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1075/pr_no_005-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Governo Digital no âmbito da Câmara Municipal de Timbaúba, regulamenta as diretrizes aplicáveis à prestação de serviços públicos eletrônicos em conformidade com a Lei Federal nº 14.129, de 29 de março de 2021, e dispõe sobre a transformação digital e a governança de dados no Poder Legislativo Municipal.</t>
+  </si>
+  <si>
     <t>832</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/832/executivo_projeto_de_lei_complementar_no_001-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/832/executivo_projeto_de_lei_complementar_no_001-2025.pdf</t>
   </si>
   <si>
     <t>REMISSÃO DE CRÉDITOS TRIBUTÁRIOS EM FAVOR DE LOTEADORAS FACE LOTEAMENTOS APROVADOS, REGULIZARIDADOS E REGISTRADOS NA ÁREA URBANA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/833/executivo_projeto_de_lei_complementar_no_002-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/833/executivo_projeto_de_lei_complementar_no_002-2025.pdf</t>
   </si>
   <si>
     <t>ATUALIZAÇÃO DOS VALORES DE TAXA DE ABATE DE ANIMAIS DO MATADOURO</t>
   </si>
   <si>
+    <t>1079</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1079/plc_no_003-2025.pdf</t>
+  </si>
+  <si>
+    <t>Adequa forma de cobrança e atualiza valores de taxa de ocupação dos boxes do Mercado Público e Rodoviária e dá outras providências.</t>
+  </si>
+  <si>
     <t>922</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/922/projeto_de_decreto_legislativo_001-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/922/projeto_de_decreto_legislativo_001-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO DE TIMBAÚBA AO PADRE SÉRGIO DA SILVA RAMOS.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/923/projeto_de_decreto_legislativo_002-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/923/projeto_de_decreto_legislativo_002-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do título de cidadão timbaubense ao padre Severino Corrêa da Silva.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/924/projeto_de_decreto_legislativo_003-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/924/projeto_de_decreto_legislativo_003-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DECIDADÃO DE TIMBAÚBA AO PADRE JOSÉ NIVALDO DA SILVA DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/925/projeto_de_decreto_legislativo_004-2025.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/925/projeto_de_decreto_legislativo_004-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO HONORÍFICO DE "CIDADÁO TIMBAUBENSE" AO DELEGADO DE POLÍCIA DR. MARCOS NOBRE MUSIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>1076</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1076/projeto_de_decreto_legislativo_005-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de título de cidadão de Timbaúba a governadora Raquel Teixeira Lyra Lucena e dá outras providências</t>
+  </si>
+  <si>
+    <t>1077</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1077/pdl_no_006-2025.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Timbaubense ao Exmo. Sr. Túlio Gadelha Sales de Melo, Deputado Federal por Pernambuco, pelos relevantes serviços prestados ao município de Timbaúba e a sua população.</t>
+  </si>
+  <si>
+    <t>1078</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1078/pdl_no_007-2025.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Timbaubense ao Exmo. Sr. Ronaldo Gomes da Silva, Pastor da Igreja Congregacional, pelos relevantes serviços prestados ao município de Timbaúba e a sua população.</t>
+  </si>
+  <si>
     <t>1026</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer das comissões</t>
   </si>
   <si>
     <t>CLJR - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1026/parecer_do_pl_023-25_legislativo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1026/parecer_do_pl_023-25_legislativo.pdf</t>
   </si>
   <si>
     <t>Parecer contrário das comissões de legislação, justiça e redação ao projeto de lei 023/2025, de autoria do vereador Emanuel Gouveia Ferreira Lima</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1028/parecer_cfo_ao_projeto_024-2025_legislativo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1028/parecer_cfo_ao_projeto_024-2025_legislativo.pdf</t>
   </si>
   <si>
     <t>Parecer da CFO ao Projeto 024-2025, de autoria do vereador Fellipe de Moraes Vasconcelos</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1029/parecer_cljr_ao_projeto_024-2025_legislativo.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1029/parecer_cljr_ao_projeto_024-2025_legislativo.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao Projeto 024-2025, de autoria do vereador Fellipe de Moraes Vasconcelos</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1031/brn3c2af48f3452_034936_-_copia.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1031/brn3c2af48f3452_034936_-_copia.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao projeto de lei nº 025/2025, de autoria do vereador Emanuel Gouveia Ferreira Lima</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1033/brn3c2af48f3452_034947.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1033/brn3c2af48f3452_034947.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao projeto de lei nº 026/2025, de autoria do vereador Luiz Apolinário Neto.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1035/brn3c2af48f3452_034958.pdf</t>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1035/brn3c2af48f3452_034958.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao projeto de lei nº 027/2025, de autoria do vereador Luiz Apolinário Neto.</t>
+  </si>
+  <si>
+    <t>1093</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1093/parecer_cljr_pll_no_028-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CLJR ao projeto de lei nº 028/2025, de autoria do vereador Luiz Apolinário Neto.</t>
+  </si>
+  <si>
+    <t>1094</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1094/parecer_cljr_pll_no_030-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CLJR ao projeto de lei nº 030/2025, de autoria da vereadora Edjane Lopes de Andrade Felinto.</t>
+  </si>
+  <si>
+    <t>1095</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1095/parecer_cljr_pll_no_031-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CLJR ao projeto de lei nº 031/2025, de autoria do vereador Luiz Apolinário Neto.</t>
+  </si>
+  <si>
+    <t>1096</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1096/parecer_cljr_pll_no_032-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CLJR ao projeto de lei nº 032/2025, de autoria do vereador Luiz Apolinário Neto.</t>
+  </si>
+  <si>
+    <t>1097</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1097/parecer_cfo_ple_no_022-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parecer CFO PLE 022/2025</t>
+  </si>
+  <si>
+    <t>1098</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1098/parecer_cljr_ple_no_022-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parecer CLJR PLE Nº 022-2025</t>
+  </si>
+  <si>
+    <t>1099</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1099/parecer_cljr_ple_no_023-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parecer CLJR PLE 023/2025</t>
+  </si>
+  <si>
+    <t>1100</t>
+  </si>
+  <si>
+    <t>http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1100/parecer_cfo_ple_no_023-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CFO PLE Nº 023-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3761,67 +4377,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/729/indicacao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/730/indicacao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/740/indicacao_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/746/indicacao_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/747/indicacao_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/776/indicacao_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/777/indicacao_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/779/indicacao_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/784/indicacao_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/786/indicacao_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/787/indicacao_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/798/indicacao_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/799/indicacao_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/800/indicacao_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/802/indicacao_no_038-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/804/indicacao_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/805/indicacao_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_no_042-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/807/indicacao_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/808/indicacao_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/812/indicacao_no_048-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/814/indicacao_no_050-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/815/indicacao_no_051-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/816/indicacao_no_052-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/817/indicacao_no_053-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/818/indicacao_no_054-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_no_055-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/820/indicacao_no_056-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_no_058-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/856/requerimento_no_059-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/857/indicacao_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_no_061-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_no_062-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/860/indicacao_no_063-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/861/indicacao_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/862/indicacao_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no_067-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_no_069-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_no_070-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/868/indicacao_no_071-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_no_072-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/870/indicacao_no_073-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/908/indicacao_no_074-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/909/indicacao_no_075-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_no_076-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_no_078-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/913/indicacao_no_079-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_no_080-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_no_081-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_no_082-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_no_083-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_no_084-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_no_086-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_no_087-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no_088-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_no_089-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_no_090-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_no_091-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_no_092-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_no_093-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_094-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_no_095-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_no_097-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_no_098-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_no_099-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_no_101-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1004/indicacao_no_102-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/986/indicacao_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1012/indicacao_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_no_108-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/716/requerimento_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/719/requerimento_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/720/requerimento_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/722/requerimento_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/723/requerimento_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/724/requerimento_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/725/requerimento_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/726/requerimento_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/846/requerimento_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/749/requerimento_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/750/requerimento_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/752/requerimento_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/756/requerimento_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/757/requerimento_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/758/requerimento_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/763/requerimento_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/767/requerimento_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/768/requerimento_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/769/requerimento_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/770/requerimento_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/772/requerimento_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/775/requerimento_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/847/requerimento_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/848/requerimento_no_038-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/849/requerimento_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/850/requerimento_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/821/requerimento_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/822/requerimento_no_042-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/823/requerimento_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/824/requerimento_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/825/requerimento_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/826/requerimento_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/827/requerimento_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/828/requerimento_no_048-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/829/requerimento_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/830/requerimento_no_050-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/831/requerimento_no_051-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/834/requerimento_no_052-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/835/requerimento_no_053-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/836/requerimento_no_054-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/837/requerimento_no_055-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/838/requerimento_no_056-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/839/requerimento_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/840/requerimento_no_058-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/841/requerimento_no_059-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/842/requerimento_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/843/requerimento_no_061-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento_no_062-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/872/requerimento_no_063-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/873/requerimento_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/874/requerimento_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/875/requerimento_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/876/requerimento_no_067-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/877/requerimento_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_no_069-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/880/requerimento_no_071-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/881/requerimento_no_072-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/882/requerimento_no_073-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/883/requerimento_no_074-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_no_075-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento_no_076-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/886/requerimento_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento_no_078-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento_no_079-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento_no_080-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/890/requerimento_no_081-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_no_082-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_no_083-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento_no_084-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_no_085-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/895/requerimento_no_086-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_no_087-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/897/requerimento_no_088-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/898/requerimento_no_089-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_no_090-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_no_091-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_no_092-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/902/requerimento_no_093-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_no_095-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/904/requerimento_no_096-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/905/requerimento_no_097-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/906/requerimento_no_098-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/907/requerimento_no_099-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/926/requerimento_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/927/requerimento_no_101-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/928/requerimento_no_102-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/929/requerimento_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/930/requerimento_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/931/requerimento_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/932/requerimento_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/933/requerimento_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/934/requerimento_no_108-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/935/requerimento_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/936/requerimento_no_110-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/945/requerimento_no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/948/requerimento_no_114-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/949/requerimento_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/950/requerimento_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/951/requerimento_no_117-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/952/requerimento_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/953/requerimento_no_119-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/955/requerimento_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/956/requerimento_no_122-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/963/requerimento_no_124-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/964/requerimento_no_125-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/965/requerimento_no_126-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1003/requerimento_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1002/requerimento_no_128-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_129-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1000/requerimento_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/999/requerimento_no_131-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/998/requerimento_no_132-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/997/requerimento_no_133-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/996/requerimento_no_134-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/995/requerimento_no_135-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/994/requerimento_no_136-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/993/requerimento_no_137-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/992/requerimento_no_138-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/991/requerimento_no_139-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_no_140-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/989/requerimento_no_141-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/990/requerimento_no_142-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1011/requerimento_no_144-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_no_145-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1014/requerimento_no_146-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1015/requerimento_no_147-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1016/requerimento_no_148-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1017/requerimento_no_149-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1018/requerimento_no_150-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1019/requerimento_no_151-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1024/requerimento_no_152-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/789/projeto_de_lei_no_001.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/790/projeto_de_lei_no_002.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/791/projeto_de_lei_no_003.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/792/projeto_de_lei_no_004.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/793/projeto_de_lei_no_005.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/794/projeto_de_lei_no_006.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/795/projeto_de_lei_no_007.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/796/projeto_de_lei_no_008.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/797/projeto_de_lei_no_009.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/919/projeto_de_lei_no_011.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/920/projeto_de_lei_no_013.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/921/projeto_de_lei_no_015.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/966/projeto_de_lei_no_016.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/967/projeto_de_lei_no_017.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/968/projeto_de_lei_no_018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/969/projeto_de_lei_no_019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/970/projeto_de_lei_no_020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/971/projeto_de_lei_no_021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1025/projeto_de_lei_no_023-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1027/projeto_de_lei_024-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1030/brn3c2af48f3452_034929_-_copia.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1032/brn3c2af48f3452_034943.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1034/brn3c2af48f3452_034956.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/759/projeto_de_lei_no_001-2025_do_executivo0001.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/760/projeto_de_lei_no_002-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/761/projeto_de_lei_no_003-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/762/projeto_de_lei_no_004-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/852/projeto_de_lei_no_005-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/853/projeto_de_lei_no_006-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_no_007-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_no_008-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/977/projeto_de_lei_no_009-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/978/projeto_de_lei_no_010-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/944/projeto_de_lei_no_011-2025_do_executivo_pldo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/974/projeto_de_lei_no_012-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/981/projeto_de_lei_no_013-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/982/projeto_de_lei_no_014-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/983/projeto_de_lei_no_015-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/984/projeto_de_lei_no_016-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/985/projeto_de_lei_no_017-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1009/adobe_scan_24_de_out._de_2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/788/projeto_de_resolucao_no_001-2025__do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/979/projeto_de_resolucao_no_003-2025__do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/980/projeto_de_resolucao_no_004-2025__do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/832/executivo_projeto_de_lei_complementar_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/833/executivo_projeto_de_lei_complementar_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/922/projeto_de_decreto_legislativo_001-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/923/projeto_de_decreto_legislativo_002-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/924/projeto_de_decreto_legislativo_003-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/925/projeto_de_decreto_legislativo_004-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1026/parecer_do_pl_023-25_legislativo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1028/parecer_cfo_ao_projeto_024-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1029/parecer_cljr_ao_projeto_024-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1031/brn3c2af48f3452_034936_-_copia.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1033/brn3c2af48f3452_034947.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1035/brn3c2af48f3452_034958.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/729/indicacao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/730/indicacao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/740/indicacao_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/746/indicacao_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/747/indicacao_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/776/indicacao_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/777/indicacao_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/779/indicacao_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/784/indicacao_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/786/indicacao_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/787/indicacao_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/798/indicacao_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/799/indicacao_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/800/indicacao_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/802/indicacao_no_038-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/804/indicacao_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/805/indicacao_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_no_042-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/807/indicacao_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/808/indicacao_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/812/indicacao_no_048-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/814/indicacao_no_050-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/815/indicacao_no_051-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/816/indicacao_no_052-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/817/indicacao_no_053-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/818/indicacao_no_054-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_no_055-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/820/indicacao_no_056-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_no_058-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/856/requerimento_no_059-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/857/indicacao_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_no_061-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_no_062-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/860/indicacao_no_063-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/861/indicacao_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/862/indicacao_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no_067-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_no_069-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_no_070-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/868/indicacao_no_071-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_no_072-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/870/indicacao_no_073-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/908/indicacao_no_074-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/909/indicacao_no_075-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_no_076-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_no_078-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/913/indicacao_no_079-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_no_080-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_no_081-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_no_082-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_no_083-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_no_084-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_no_086-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_no_087-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no_088-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_no_089-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_no_090-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_no_091-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_no_092-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_no_093-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_094-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_no_095-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_no_097-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_no_098-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_no_099-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_no_101-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1004/indicacao_no_102-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/986/indicacao_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1012/indicacao_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_no_108-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_no_110-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1038/indicacao_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_no_114-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1041/indicacao_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1043/indicacao_no_117-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1044/indicacao_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1045/indicacao_no_119-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1084/indicacao_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1085/indicacao_no_122-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1086/indicacao_no_123-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1087/indicacao_no_124-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1088/indicacao_no_125-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1089/indicacao_no_126-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1090/indicacao_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1091/indicacao_no_128-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1092/indicacao_no_129-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/716/requerimento_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/719/requerimento_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/720/requerimento_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/722/requerimento_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/723/requerimento_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/724/requerimento_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/725/requerimento_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/726/requerimento_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/846/requerimento_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/749/requerimento_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/750/requerimento_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/752/requerimento_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/756/requerimento_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/757/requerimento_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/758/requerimento_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/763/requerimento_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/767/requerimento_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/768/requerimento_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/769/requerimento_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/770/requerimento_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/772/requerimento_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/775/requerimento_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/847/requerimento_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/848/requerimento_no_038-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/849/requerimento_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/850/requerimento_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/821/requerimento_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/822/requerimento_no_042-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/823/requerimento_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/824/requerimento_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/825/requerimento_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/826/requerimento_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/827/requerimento_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/828/requerimento_no_048-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/829/requerimento_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/830/requerimento_no_050-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/831/requerimento_no_051-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/834/requerimento_no_052-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/835/requerimento_no_053-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/836/requerimento_no_054-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/837/requerimento_no_055-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/838/requerimento_no_056-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/839/requerimento_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/840/requerimento_no_058-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/841/requerimento_no_059-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/842/requerimento_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/843/requerimento_no_061-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento_no_062-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/872/requerimento_no_063-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/873/requerimento_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/874/requerimento_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/875/requerimento_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/876/requerimento_no_067-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/877/requerimento_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_no_069-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/880/requerimento_no_071-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/881/requerimento_no_072-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/882/requerimento_no_073-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/883/requerimento_no_074-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_no_075-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento_no_076-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/886/requerimento_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento_no_078-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento_no_079-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento_no_080-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/890/requerimento_no_081-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_no_082-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_no_083-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento_no_084-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_no_085-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/895/requerimento_no_086-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_no_087-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/897/requerimento_no_088-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/898/requerimento_no_089-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_no_090-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_no_091-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_no_092-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/902/requerimento_no_093-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_no_095-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/904/requerimento_no_096-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/905/requerimento_no_097-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/906/requerimento_no_098-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/907/requerimento_no_099-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/926/requerimento_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/927/requerimento_no_101-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/928/requerimento_no_102-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/929/requerimento_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/930/requerimento_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/931/requerimento_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/932/requerimento_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/933/requerimento_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/934/requerimento_no_108-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/935/requerimento_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/936/requerimento_no_110-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/945/requerimento_no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/948/requerimento_no_114-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/949/requerimento_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/950/requerimento_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/951/requerimento_no_117-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/952/requerimento_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/953/requerimento_no_119-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/955/requerimento_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/956/requerimento_no_122-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/963/requerimento_no_124-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/964/requerimento_no_125-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/965/requerimento_no_126-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1003/requerimento_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1002/requerimento_no_128-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_129-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1000/requerimento_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/999/requerimento_no_131-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/998/requerimento_no_132-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/997/requerimento_no_133-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/996/requerimento_no_134-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/995/requerimento_no_135-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/994/requerimento_no_136-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/993/requerimento_no_137-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/992/requerimento_no_138-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/991/requerimento_no_139-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_no_140-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/989/requerimento_no_141-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/990/requerimento_no_142-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1011/requerimento_no_144-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_no_145-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1014/requerimento_no_146-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1015/requerimento_no_147-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1016/requerimento_no_148-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1017/requerimento_no_149-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1018/requerimento_no_150-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1019/requerimento_no_151-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1024/requerimento_no_152-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1047/requerimento_no_153-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1048/requerimento_no_154-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1049/requerimento_no_155-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1050/requerimento_no_156-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1051/requerimento_no_157-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1052/requerimento_no_158-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1053/requerimento_no_159-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1054/requerimento_no_161-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1055/requerimento_no_162-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1056/requerimento_no_163-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_no_164-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1081/requerimento_no_165-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1083/requerimento_no_167-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/789/projeto_de_lei_no_001.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/790/projeto_de_lei_no_002.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/791/projeto_de_lei_no_003.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/792/projeto_de_lei_no_004.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/793/projeto_de_lei_no_005.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/794/projeto_de_lei_no_006.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/795/projeto_de_lei_no_007.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/796/projeto_de_lei_no_008.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/797/projeto_de_lei_no_009.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/919/projeto_de_lei_no_011.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/920/projeto_de_lei_no_013.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/921/projeto_de_lei_no_015.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/966/projeto_de_lei_no_016.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/967/projeto_de_lei_no_017.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/968/projeto_de_lei_no_018.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/969/projeto_de_lei_no_019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/970/projeto_de_lei_no_020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/971/projeto_de_lei_no_021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1025/projeto_de_lei_no_023-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1027/projeto_de_lei_024-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1030/brn3c2af48f3452_034929_-_copia.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1032/brn3c2af48f3452_034943.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1034/brn3c2af48f3452_034956.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1057/brn3c2af48f3452_034978.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1059/pll_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1060/pll_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1061/pll_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/759/projeto_de_lei_no_001-2025_do_executivo0001.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/760/projeto_de_lei_no_002-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/761/projeto_de_lei_no_003-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/762/projeto_de_lei_no_004-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/852/projeto_de_lei_no_005-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/853/projeto_de_lei_no_006-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_no_007-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_no_008-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/977/projeto_de_lei_no_009-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/978/projeto_de_lei_no_010-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/944/projeto_de_lei_no_011-2025_do_executivo_pldo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/974/projeto_de_lei_no_012-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/981/projeto_de_lei_no_013-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/982/projeto_de_lei_no_014-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/983/projeto_de_lei_no_015-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/984/projeto_de_lei_no_016-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/985/projeto_de_lei_no_017-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1009/adobe_scan_24_de_out._de_2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1062/ple_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1063/projeto_de_lei_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1064/projeto_de_lei_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1065/ple_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1066/ple_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1067/ple_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1068/ple_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1070/ple_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1071/ple_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1072/ple_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1073/ple_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1074/ple_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/788/projeto_de_resolucao_no_001-2025__do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/979/projeto_de_resolucao_no_003-2025__do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/980/projeto_de_resolucao_no_004-2025__do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1075/pr_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/832/executivo_projeto_de_lei_complementar_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/833/executivo_projeto_de_lei_complementar_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1079/plc_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/922/projeto_de_decreto_legislativo_001-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/923/projeto_de_decreto_legislativo_002-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/924/projeto_de_decreto_legislativo_003-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/925/projeto_de_decreto_legislativo_004-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1076/projeto_de_decreto_legislativo_005-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1077/pdl_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1078/pdl_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1026/parecer_do_pl_023-25_legislativo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1028/parecer_cfo_ao_projeto_024-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1029/parecer_cljr_ao_projeto_024-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1031/brn3c2af48f3452_034936_-_copia.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1033/brn3c2af48f3452_034947.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1035/brn3c2af48f3452_034958.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1093/parecer_cljr_pll_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1094/parecer_cljr_pll_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1095/parecer_cljr_pll_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1096/parecer_cljr_pll_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1097/parecer_cfo_ple_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1098/parecer_cljr_ple_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1099/parecer_cljr_ple_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timbauba.pe.leg.br/media/sapl/public/materialegislativa/2025/1100/parecer_cfo_ple_no_023-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H315"/>
+  <dimension ref="A1:H380"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="66.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -6594,5410 +7210,7097 @@
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
         <v>46</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>448</v>
       </c>
       <c r="H108" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>450</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>10</v>
+        <v>451</v>
       </c>
       <c r="D109" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="E109" t="s">
-        <v>452</v>
+        <v>12</v>
       </c>
       <c r="F109" t="s">
         <v>22</v>
       </c>
       <c r="G109" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H109" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>454</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
         <v>455</v>
       </c>
-      <c r="B110" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D110" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="E110" t="s">
-        <v>452</v>
+        <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>37</v>
+        <v>322</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>456</v>
       </c>
       <c r="H110" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>458</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>21</v>
+        <v>459</v>
       </c>
       <c r="D111" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="E111" t="s">
-        <v>452</v>
+        <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>37</v>
+        <v>383</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="H111" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>26</v>
+        <v>463</v>
       </c>
       <c r="D112" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="E112" t="s">
-        <v>452</v>
+        <v>12</v>
       </c>
       <c r="F112" t="s">
         <v>22</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="H112" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>31</v>
+        <v>467</v>
       </c>
       <c r="D113" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="E113" t="s">
-        <v>452</v>
+        <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="H113" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>36</v>
+        <v>471</v>
       </c>
       <c r="D114" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="E114" t="s">
-        <v>452</v>
+        <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="H114" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>41</v>
+        <v>475</v>
       </c>
       <c r="D115" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="E115" t="s">
-        <v>452</v>
+        <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>383</v>
+        <v>13</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="H115" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>45</v>
+        <v>479</v>
       </c>
       <c r="D116" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="E116" t="s">
-        <v>452</v>
+        <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>383</v>
+        <v>13</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="H116" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>50</v>
+        <v>483</v>
       </c>
       <c r="D117" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="E117" t="s">
-        <v>452</v>
+        <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>383</v>
+        <v>13</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="H117" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>55</v>
+        <v>487</v>
       </c>
       <c r="D118" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="E118" t="s">
-        <v>452</v>
+        <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>480</v>
+        <v>13</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="H118" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>59</v>
+        <v>491</v>
       </c>
       <c r="D119" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="E119" t="s">
-        <v>452</v>
+        <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>484</v>
+        <v>165</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="H119" t="s">
-        <v>486</v>
+        <v>493</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>63</v>
+        <v>495</v>
       </c>
       <c r="D120" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="E120" t="s">
-        <v>452</v>
+        <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>480</v>
+        <v>32</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="H120" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>67</v>
+        <v>499</v>
       </c>
       <c r="D121" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="E121" t="s">
-        <v>452</v>
+        <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>491</v>
+        <v>500</v>
       </c>
       <c r="H121" t="s">
-        <v>492</v>
+        <v>501</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>493</v>
+        <v>502</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>71</v>
+        <v>503</v>
       </c>
       <c r="D122" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="E122" t="s">
-        <v>452</v>
+        <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>484</v>
+        <v>27</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="H122" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>75</v>
+        <v>507</v>
       </c>
       <c r="D123" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="E123" t="s">
-        <v>452</v>
+        <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>497</v>
+        <v>508</v>
       </c>
       <c r="H123" t="s">
-        <v>498</v>
+        <v>509</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>79</v>
+        <v>511</v>
       </c>
       <c r="D124" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="E124" t="s">
-        <v>452</v>
+        <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>500</v>
+        <v>512</v>
       </c>
       <c r="H124" t="s">
-        <v>501</v>
+        <v>513</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>83</v>
+        <v>515</v>
       </c>
       <c r="D125" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="E125" t="s">
-        <v>452</v>
+        <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>383</v>
+        <v>46</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>503</v>
+        <v>516</v>
       </c>
       <c r="H125" t="s">
-        <v>504</v>
+        <v>517</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>505</v>
+        <v>518</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>87</v>
+        <v>519</v>
       </c>
       <c r="D126" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="E126" t="s">
-        <v>452</v>
+        <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>484</v>
+        <v>46</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>506</v>
+        <v>520</v>
       </c>
       <c r="H126" t="s">
-        <v>507</v>
+        <v>521</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>508</v>
+        <v>522</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>91</v>
+        <v>523</v>
       </c>
       <c r="D127" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="E127" t="s">
-        <v>452</v>
+        <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>509</v>
+        <v>524</v>
       </c>
       <c r="H127" t="s">
-        <v>510</v>
+        <v>525</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>511</v>
+        <v>526</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>95</v>
+        <v>527</v>
       </c>
       <c r="D128" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="E128" t="s">
-        <v>452</v>
+        <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>512</v>
+        <v>528</v>
       </c>
       <c r="H128" t="s">
-        <v>513</v>
+        <v>529</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>514</v>
+        <v>530</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>99</v>
+        <v>10</v>
       </c>
       <c r="D129" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E129" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F129" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>515</v>
+        <v>533</v>
       </c>
       <c r="H129" t="s">
-        <v>516</v>
+        <v>534</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>517</v>
+        <v>535</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="D130" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E130" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F130" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>518</v>
+        <v>536</v>
       </c>
       <c r="H130" t="s">
-        <v>519</v>
+        <v>537</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>520</v>
+        <v>538</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="D131" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E131" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F131" t="s">
         <v>37</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>521</v>
+        <v>539</v>
       </c>
       <c r="H131" t="s">
-        <v>522</v>
+        <v>540</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>523</v>
+        <v>541</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="D132" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E132" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F132" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="H132" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>526</v>
+        <v>544</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>115</v>
+        <v>31</v>
       </c>
       <c r="D133" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E133" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F133" t="s">
-        <v>160</v>
+        <v>32</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>527</v>
+        <v>545</v>
       </c>
       <c r="H133" t="s">
-        <v>528</v>
+        <v>546</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>529</v>
+        <v>547</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>119</v>
+        <v>36</v>
       </c>
       <c r="D134" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E134" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F134" t="s">
-        <v>160</v>
+        <v>32</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>530</v>
+        <v>548</v>
       </c>
       <c r="H134" t="s">
-        <v>531</v>
+        <v>549</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>532</v>
+        <v>550</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>123</v>
+        <v>41</v>
       </c>
       <c r="D135" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E135" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F135" t="s">
-        <v>160</v>
+        <v>383</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>533</v>
+        <v>551</v>
       </c>
       <c r="H135" t="s">
-        <v>534</v>
+        <v>552</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>535</v>
+        <v>553</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>127</v>
+        <v>45</v>
       </c>
       <c r="D136" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E136" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F136" t="s">
-        <v>22</v>
+        <v>383</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>536</v>
+        <v>554</v>
       </c>
       <c r="H136" t="s">
-        <v>537</v>
+        <v>555</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>538</v>
+        <v>556</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>131</v>
+        <v>50</v>
       </c>
       <c r="D137" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E137" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F137" t="s">
-        <v>22</v>
+        <v>383</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>539</v>
+        <v>557</v>
       </c>
       <c r="H137" t="s">
-        <v>540</v>
+        <v>558</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>541</v>
+        <v>559</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="D138" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E138" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F138" t="s">
-        <v>542</v>
+        <v>560</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>543</v>
+        <v>561</v>
       </c>
       <c r="H138" t="s">
-        <v>544</v>
+        <v>562</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>545</v>
+        <v>563</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>139</v>
+        <v>59</v>
       </c>
       <c r="D139" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E139" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F139" t="s">
-        <v>27</v>
+        <v>564</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>546</v>
+        <v>565</v>
       </c>
       <c r="H139" t="s">
-        <v>547</v>
+        <v>566</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>548</v>
+        <v>567</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>143</v>
+        <v>63</v>
       </c>
       <c r="D140" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E140" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F140" t="s">
-        <v>542</v>
+        <v>560</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>549</v>
+        <v>568</v>
       </c>
       <c r="H140" t="s">
-        <v>550</v>
+        <v>569</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>551</v>
+        <v>570</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>147</v>
+        <v>67</v>
       </c>
       <c r="D141" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E141" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F141" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>552</v>
+        <v>571</v>
       </c>
       <c r="H141" t="s">
-        <v>553</v>
+        <v>572</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>554</v>
+        <v>573</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>151</v>
+        <v>71</v>
       </c>
       <c r="D142" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E142" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F142" t="s">
-        <v>51</v>
+        <v>564</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>555</v>
+        <v>574</v>
       </c>
       <c r="H142" t="s">
-        <v>556</v>
+        <v>575</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>557</v>
+        <v>576</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>155</v>
+        <v>75</v>
       </c>
       <c r="D143" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E143" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F143" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>558</v>
+        <v>577</v>
       </c>
       <c r="H143" t="s">
-        <v>559</v>
+        <v>578</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>560</v>
+        <v>579</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>159</v>
+        <v>79</v>
       </c>
       <c r="D144" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E144" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F144" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>561</v>
+        <v>580</v>
       </c>
       <c r="H144" t="s">
-        <v>562</v>
+        <v>581</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>563</v>
+        <v>582</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>164</v>
+        <v>83</v>
       </c>
       <c r="D145" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E145" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F145" t="s">
-        <v>22</v>
+        <v>383</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>564</v>
+        <v>583</v>
       </c>
       <c r="H145" t="s">
-        <v>565</v>
+        <v>584</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>566</v>
+        <v>585</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>169</v>
+        <v>87</v>
       </c>
       <c r="D146" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E146" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F146" t="s">
-        <v>22</v>
+        <v>564</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>567</v>
+        <v>586</v>
       </c>
       <c r="H146" t="s">
-        <v>568</v>
+        <v>587</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>569</v>
+        <v>588</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>173</v>
+        <v>91</v>
       </c>
       <c r="D147" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E147" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F147" t="s">
-        <v>165</v>
+        <v>22</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>570</v>
+        <v>589</v>
       </c>
       <c r="H147" t="s">
-        <v>571</v>
+        <v>590</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>572</v>
+        <v>591</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>177</v>
+        <v>95</v>
       </c>
       <c r="D148" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E148" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F148" t="s">
         <v>22</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>573</v>
+        <v>592</v>
       </c>
       <c r="H148" t="s">
-        <v>574</v>
+        <v>593</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>575</v>
+        <v>594</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>181</v>
+        <v>99</v>
       </c>
       <c r="D149" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E149" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F149" t="s">
-        <v>383</v>
+        <v>22</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>576</v>
+        <v>595</v>
       </c>
       <c r="H149" t="s">
-        <v>577</v>
+        <v>596</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>578</v>
+        <v>597</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>185</v>
+        <v>103</v>
       </c>
       <c r="D150" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E150" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F150" t="s">
-        <v>383</v>
+        <v>22</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>579</v>
+        <v>598</v>
       </c>
       <c r="H150" t="s">
-        <v>580</v>
+        <v>599</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>581</v>
+        <v>600</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>189</v>
+        <v>107</v>
       </c>
       <c r="D151" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E151" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F151" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>582</v>
+        <v>601</v>
       </c>
       <c r="H151" t="s">
-        <v>583</v>
+        <v>602</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>584</v>
+        <v>603</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>193</v>
+        <v>111</v>
       </c>
       <c r="D152" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E152" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F152" t="s">
-        <v>32</v>
+        <v>160</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>585</v>
+        <v>604</v>
       </c>
       <c r="H152" t="s">
-        <v>586</v>
+        <v>605</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>587</v>
+        <v>606</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>197</v>
+        <v>115</v>
       </c>
       <c r="D153" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E153" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F153" t="s">
-        <v>22</v>
+        <v>160</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>588</v>
+        <v>607</v>
       </c>
       <c r="H153" t="s">
-        <v>589</v>
+        <v>608</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>590</v>
+        <v>609</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>201</v>
+        <v>119</v>
       </c>
       <c r="D154" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E154" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F154" t="s">
-        <v>22</v>
+        <v>160</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>591</v>
+        <v>610</v>
       </c>
       <c r="H154" t="s">
-        <v>592</v>
+        <v>611</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>593</v>
+        <v>612</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>205</v>
+        <v>123</v>
       </c>
       <c r="D155" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E155" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F155" t="s">
-        <v>22</v>
+        <v>160</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>594</v>
+        <v>613</v>
       </c>
       <c r="H155" t="s">
-        <v>595</v>
+        <v>614</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>596</v>
+        <v>615</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>209</v>
+        <v>127</v>
       </c>
       <c r="D156" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E156" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F156" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>597</v>
+        <v>616</v>
       </c>
       <c r="H156" t="s">
-        <v>598</v>
+        <v>617</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>599</v>
+        <v>618</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>213</v>
+        <v>131</v>
       </c>
       <c r="D157" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E157" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F157" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>600</v>
+        <v>619</v>
       </c>
       <c r="H157" t="s">
-        <v>601</v>
+        <v>620</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>602</v>
+        <v>621</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>217</v>
+        <v>135</v>
       </c>
       <c r="D158" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E158" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F158" t="s">
-        <v>22</v>
+        <v>622</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>603</v>
+        <v>623</v>
       </c>
       <c r="H158" t="s">
-        <v>604</v>
+        <v>624</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>605</v>
+        <v>625</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>221</v>
+        <v>139</v>
       </c>
       <c r="D159" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E159" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F159" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>606</v>
+        <v>626</v>
       </c>
       <c r="H159" t="s">
-        <v>607</v>
+        <v>627</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>608</v>
+        <v>628</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>225</v>
+        <v>143</v>
       </c>
       <c r="D160" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E160" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F160" t="s">
-        <v>160</v>
+        <v>622</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>609</v>
+        <v>629</v>
       </c>
       <c r="H160" t="s">
-        <v>610</v>
+        <v>630</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>611</v>
+        <v>631</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>229</v>
+        <v>147</v>
       </c>
       <c r="D161" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E161" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F161" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>612</v>
+        <v>632</v>
       </c>
       <c r="H161" t="s">
-        <v>613</v>
+        <v>633</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>614</v>
+        <v>634</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>233</v>
+        <v>151</v>
       </c>
       <c r="D162" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E162" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F162" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>615</v>
+        <v>635</v>
       </c>
       <c r="H162" t="s">
-        <v>616</v>
+        <v>636</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>617</v>
+        <v>637</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>237</v>
+        <v>155</v>
       </c>
       <c r="D163" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E163" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F163" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>618</v>
+        <v>638</v>
       </c>
       <c r="H163" t="s">
-        <v>619</v>
+        <v>639</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>620</v>
+        <v>640</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>241</v>
+        <v>159</v>
       </c>
       <c r="D164" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E164" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F164" t="s">
-        <v>22</v>
+        <v>160</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>621</v>
+        <v>641</v>
       </c>
       <c r="H164" t="s">
-        <v>622</v>
+        <v>642</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>623</v>
+        <v>643</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>245</v>
+        <v>164</v>
       </c>
       <c r="D165" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E165" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F165" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>624</v>
+        <v>644</v>
       </c>
       <c r="H165" t="s">
-        <v>625</v>
+        <v>645</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>626</v>
+        <v>646</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>249</v>
+        <v>169</v>
       </c>
       <c r="D166" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E166" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F166" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>627</v>
+        <v>647</v>
       </c>
       <c r="H166" t="s">
-        <v>628</v>
+        <v>648</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>629</v>
+        <v>649</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>253</v>
+        <v>173</v>
       </c>
       <c r="D167" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E167" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F167" t="s">
-        <v>13</v>
+        <v>165</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="H167" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>632</v>
+        <v>652</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>257</v>
+        <v>177</v>
       </c>
       <c r="D168" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E168" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F168" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>633</v>
+        <v>653</v>
       </c>
       <c r="H168" t="s">
-        <v>634</v>
+        <v>654</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>635</v>
+        <v>655</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>261</v>
+        <v>181</v>
       </c>
       <c r="D169" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E169" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F169" t="s">
-        <v>13</v>
+        <v>383</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>636</v>
+        <v>656</v>
       </c>
       <c r="H169" t="s">
-        <v>637</v>
+        <v>657</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>638</v>
+        <v>658</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>265</v>
+        <v>185</v>
       </c>
       <c r="D170" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E170" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F170" t="s">
-        <v>22</v>
+        <v>383</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>639</v>
+        <v>659</v>
       </c>
       <c r="H170" t="s">
-        <v>640</v>
+        <v>660</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>641</v>
+        <v>661</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>269</v>
+        <v>189</v>
       </c>
       <c r="D171" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E171" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F171" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="H171" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>644</v>
+        <v>664</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>273</v>
+        <v>193</v>
       </c>
       <c r="D172" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E172" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F172" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>645</v>
+        <v>665</v>
       </c>
       <c r="H172" t="s">
-        <v>646</v>
+        <v>666</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>277</v>
+        <v>197</v>
       </c>
       <c r="D173" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E173" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F173" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="H173" t="s">
-        <v>649</v>
+        <v>669</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>650</v>
+        <v>670</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>281</v>
+        <v>201</v>
       </c>
       <c r="D174" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E174" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F174" t="s">
-        <v>322</v>
+        <v>22</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>651</v>
+        <v>671</v>
       </c>
       <c r="H174" t="s">
-        <v>652</v>
+        <v>672</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>653</v>
+        <v>673</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>285</v>
+        <v>205</v>
       </c>
       <c r="D175" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E175" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F175" t="s">
-        <v>322</v>
+        <v>22</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>654</v>
+        <v>674</v>
       </c>
       <c r="H175" t="s">
-        <v>655</v>
+        <v>675</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>656</v>
+        <v>676</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>289</v>
+        <v>209</v>
       </c>
       <c r="D176" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E176" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F176" t="s">
-        <v>383</v>
+        <v>51</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>657</v>
+        <v>677</v>
       </c>
       <c r="H176" t="s">
-        <v>658</v>
+        <v>678</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>659</v>
+        <v>679</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>293</v>
+        <v>213</v>
       </c>
       <c r="D177" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E177" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F177" t="s">
-        <v>383</v>
+        <v>22</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>660</v>
+        <v>680</v>
       </c>
       <c r="H177" t="s">
-        <v>661</v>
+        <v>681</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>662</v>
+        <v>682</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>301</v>
+        <v>217</v>
       </c>
       <c r="D178" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E178" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F178" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>663</v>
+        <v>683</v>
       </c>
       <c r="H178" t="s">
-        <v>664</v>
+        <v>684</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>665</v>
+        <v>685</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>305</v>
+        <v>221</v>
       </c>
       <c r="D179" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E179" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F179" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>666</v>
+        <v>686</v>
       </c>
       <c r="H179" t="s">
-        <v>667</v>
+        <v>687</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>668</v>
+        <v>688</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>309</v>
+        <v>225</v>
       </c>
       <c r="D180" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E180" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F180" t="s">
-        <v>22</v>
+        <v>160</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>669</v>
+        <v>689</v>
       </c>
       <c r="H180" t="s">
-        <v>670</v>
+        <v>690</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>671</v>
+        <v>691</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>313</v>
+        <v>229</v>
       </c>
       <c r="D181" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E181" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F181" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>672</v>
+        <v>692</v>
       </c>
       <c r="H181" t="s">
-        <v>673</v>
+        <v>693</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>674</v>
+        <v>694</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>317</v>
+        <v>233</v>
       </c>
       <c r="D182" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E182" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F182" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>675</v>
+        <v>695</v>
       </c>
       <c r="H182" t="s">
-        <v>676</v>
+        <v>696</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>677</v>
+        <v>697</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>321</v>
+        <v>237</v>
       </c>
       <c r="D183" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E183" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F183" t="s">
-        <v>322</v>
+        <v>22</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>678</v>
+        <v>698</v>
       </c>
       <c r="H183" t="s">
-        <v>679</v>
+        <v>699</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>680</v>
+        <v>700</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>326</v>
+        <v>241</v>
       </c>
       <c r="D184" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E184" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F184" t="s">
-        <v>322</v>
+        <v>22</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>681</v>
+        <v>701</v>
       </c>
       <c r="H184" t="s">
-        <v>682</v>
+        <v>702</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>683</v>
+        <v>703</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>330</v>
+        <v>245</v>
       </c>
       <c r="D185" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E185" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F185" t="s">
-        <v>383</v>
+        <v>22</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>684</v>
+        <v>704</v>
       </c>
       <c r="H185" t="s">
-        <v>685</v>
+        <v>705</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>686</v>
+        <v>706</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>334</v>
+        <v>249</v>
       </c>
       <c r="D186" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E186" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F186" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>687</v>
+        <v>707</v>
       </c>
       <c r="H186" t="s">
-        <v>688</v>
+        <v>708</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>689</v>
+        <v>709</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>338</v>
+        <v>253</v>
       </c>
       <c r="D187" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E187" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F187" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>690</v>
+        <v>710</v>
       </c>
       <c r="H187" t="s">
-        <v>691</v>
+        <v>711</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>692</v>
+        <v>712</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>342</v>
+        <v>257</v>
       </c>
       <c r="D188" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E188" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F188" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>693</v>
+        <v>713</v>
       </c>
       <c r="H188" t="s">
-        <v>694</v>
+        <v>714</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>695</v>
+        <v>715</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>346</v>
+        <v>261</v>
       </c>
       <c r="D189" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E189" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F189" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>696</v>
+        <v>716</v>
       </c>
       <c r="H189" t="s">
-        <v>697</v>
+        <v>717</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>698</v>
+        <v>718</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>350</v>
+        <v>265</v>
       </c>
       <c r="D190" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E190" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F190" t="s">
-        <v>542</v>
+        <v>22</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>699</v>
+        <v>719</v>
       </c>
       <c r="H190" t="s">
-        <v>700</v>
+        <v>720</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>701</v>
+        <v>721</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>354</v>
+        <v>269</v>
       </c>
       <c r="D191" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E191" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F191" t="s">
-        <v>542</v>
+        <v>13</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>702</v>
+        <v>722</v>
       </c>
       <c r="H191" t="s">
-        <v>703</v>
+        <v>723</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>704</v>
+        <v>724</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>705</v>
+        <v>273</v>
       </c>
       <c r="D192" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E192" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F192" t="s">
-        <v>542</v>
+        <v>51</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>706</v>
+        <v>725</v>
       </c>
       <c r="H192" t="s">
-        <v>707</v>
+        <v>726</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>708</v>
+        <v>727</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>358</v>
+        <v>277</v>
       </c>
       <c r="D193" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E193" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F193" t="s">
-        <v>542</v>
+        <v>51</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>709</v>
+        <v>728</v>
       </c>
       <c r="H193" t="s">
-        <v>710</v>
+        <v>729</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>711</v>
+        <v>730</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>362</v>
+        <v>281</v>
       </c>
       <c r="D194" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E194" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F194" t="s">
-        <v>165</v>
+        <v>322</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>712</v>
+        <v>731</v>
       </c>
       <c r="H194" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>714</v>
+        <v>733</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>366</v>
+        <v>285</v>
       </c>
       <c r="D195" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E195" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F195" t="s">
-        <v>165</v>
+        <v>322</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>715</v>
+        <v>734</v>
       </c>
       <c r="H195" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>370</v>
+        <v>289</v>
       </c>
       <c r="D196" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E196" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F196" t="s">
-        <v>46</v>
+        <v>383</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>718</v>
+        <v>737</v>
       </c>
       <c r="H196" t="s">
-        <v>719</v>
+        <v>738</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>720</v>
+        <v>739</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>374</v>
+        <v>293</v>
       </c>
       <c r="D197" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E197" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F197" t="s">
-        <v>32</v>
+        <v>383</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>721</v>
+        <v>740</v>
       </c>
       <c r="H197" t="s">
-        <v>722</v>
+        <v>741</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>723</v>
+        <v>742</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>378</v>
+        <v>301</v>
       </c>
       <c r="D198" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E198" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F198" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>724</v>
+        <v>743</v>
       </c>
       <c r="H198" t="s">
-        <v>725</v>
+        <v>744</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>726</v>
+        <v>745</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>382</v>
+        <v>305</v>
       </c>
       <c r="D199" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E199" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F199" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>727</v>
+        <v>746</v>
       </c>
       <c r="H199" t="s">
-        <v>728</v>
+        <v>747</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>729</v>
+        <v>748</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>387</v>
+        <v>309</v>
       </c>
       <c r="D200" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E200" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F200" t="s">
-        <v>322</v>
+        <v>22</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>730</v>
+        <v>749</v>
       </c>
       <c r="H200" t="s">
-        <v>731</v>
+        <v>750</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>732</v>
+        <v>751</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>395</v>
+        <v>313</v>
       </c>
       <c r="D201" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E201" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F201" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>733</v>
+        <v>752</v>
       </c>
       <c r="H201" t="s">
-        <v>734</v>
+        <v>753</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>735</v>
+        <v>754</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>736</v>
+        <v>317</v>
       </c>
       <c r="D202" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E202" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F202" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>737</v>
+        <v>755</v>
       </c>
       <c r="H202" t="s">
-        <v>738</v>
+        <v>756</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>739</v>
+        <v>757</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>399</v>
+        <v>321</v>
       </c>
       <c r="D203" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E203" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F203" t="s">
-        <v>13</v>
+        <v>322</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>740</v>
+        <v>758</v>
       </c>
       <c r="H203" t="s">
-        <v>741</v>
+        <v>759</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>742</v>
+        <v>760</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>403</v>
+        <v>326</v>
       </c>
       <c r="D204" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E204" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F204" t="s">
-        <v>22</v>
+        <v>322</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>743</v>
+        <v>761</v>
       </c>
       <c r="H204" t="s">
-        <v>744</v>
+        <v>762</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>745</v>
+        <v>763</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>407</v>
+        <v>330</v>
       </c>
       <c r="D205" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E205" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F205" t="s">
-        <v>51</v>
+        <v>383</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>746</v>
+        <v>764</v>
       </c>
       <c r="H205" t="s">
-        <v>747</v>
+        <v>765</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>748</v>
+        <v>766</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>411</v>
+        <v>334</v>
       </c>
       <c r="D206" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E206" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F206" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>749</v>
+        <v>767</v>
       </c>
       <c r="H206" t="s">
-        <v>750</v>
+        <v>768</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>751</v>
+        <v>769</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>415</v>
+        <v>338</v>
       </c>
       <c r="D207" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E207" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F207" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>752</v>
+        <v>770</v>
       </c>
       <c r="H207" t="s">
-        <v>753</v>
+        <v>771</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>754</v>
+        <v>772</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>419</v>
+        <v>342</v>
       </c>
       <c r="D208" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E208" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F208" t="s">
-        <v>322</v>
+        <v>51</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>755</v>
+        <v>773</v>
       </c>
       <c r="H208" t="s">
-        <v>756</v>
+        <v>774</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>757</v>
+        <v>775</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>423</v>
+        <v>346</v>
       </c>
       <c r="D209" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E209" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F209" t="s">
-        <v>322</v>
+        <v>51</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>758</v>
+        <v>776</v>
       </c>
       <c r="H209" t="s">
-        <v>759</v>
+        <v>777</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>760</v>
+        <v>778</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>427</v>
+        <v>350</v>
       </c>
       <c r="D210" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E210" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F210" t="s">
-        <v>322</v>
+        <v>622</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>761</v>
+        <v>779</v>
       </c>
       <c r="H210" t="s">
-        <v>762</v>
+        <v>780</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>763</v>
+        <v>781</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>431</v>
+        <v>354</v>
       </c>
       <c r="D211" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E211" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F211" t="s">
-        <v>322</v>
+        <v>622</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>764</v>
+        <v>782</v>
       </c>
       <c r="H211" t="s">
-        <v>765</v>
+        <v>783</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>766</v>
+        <v>784</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>435</v>
+        <v>785</v>
       </c>
       <c r="D212" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E212" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F212" t="s">
-        <v>22</v>
+        <v>622</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>767</v>
+        <v>786</v>
       </c>
       <c r="H212" t="s">
-        <v>768</v>
+        <v>787</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>769</v>
+        <v>788</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>439</v>
+        <v>358</v>
       </c>
       <c r="D213" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E213" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F213" t="s">
-        <v>22</v>
+        <v>622</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>770</v>
+        <v>789</v>
       </c>
       <c r="H213" t="s">
-        <v>771</v>
+        <v>790</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>772</v>
+        <v>791</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>443</v>
+        <v>362</v>
       </c>
       <c r="D214" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E214" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F214" t="s">
-        <v>22</v>
+        <v>165</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>773</v>
+        <v>792</v>
       </c>
       <c r="H214" t="s">
-        <v>774</v>
+        <v>793</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>775</v>
+        <v>794</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>447</v>
+        <v>366</v>
       </c>
       <c r="D215" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E215" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F215" t="s">
-        <v>13</v>
+        <v>165</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>776</v>
+        <v>795</v>
       </c>
       <c r="H215" t="s">
-        <v>777</v>
+        <v>796</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>778</v>
+        <v>797</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>779</v>
+        <v>370</v>
       </c>
       <c r="D216" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E216" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F216" t="s">
-        <v>383</v>
+        <v>46</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>780</v>
+        <v>798</v>
       </c>
       <c r="H216" t="s">
-        <v>781</v>
+        <v>799</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>782</v>
+        <v>800</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>783</v>
+        <v>374</v>
       </c>
       <c r="D217" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E217" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F217" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>784</v>
+        <v>801</v>
       </c>
       <c r="H217" t="s">
-        <v>785</v>
+        <v>802</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>786</v>
+        <v>803</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>787</v>
+        <v>378</v>
       </c>
       <c r="D218" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E218" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F218" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>788</v>
+        <v>804</v>
       </c>
       <c r="H218" t="s">
-        <v>789</v>
+        <v>805</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>790</v>
+        <v>806</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>791</v>
+        <v>382</v>
       </c>
       <c r="D219" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E219" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F219" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>792</v>
+        <v>807</v>
       </c>
       <c r="H219" t="s">
-        <v>793</v>
+        <v>808</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>794</v>
+        <v>809</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>795</v>
+        <v>387</v>
       </c>
       <c r="D220" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E220" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F220" t="s">
-        <v>22</v>
+        <v>322</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>796</v>
+        <v>810</v>
       </c>
       <c r="H220" t="s">
-        <v>797</v>
+        <v>811</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>798</v>
+        <v>812</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>799</v>
+        <v>395</v>
       </c>
       <c r="D221" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E221" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F221" t="s">
-        <v>165</v>
+        <v>13</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>800</v>
+        <v>813</v>
       </c>
       <c r="H221" t="s">
-        <v>801</v>
+        <v>814</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>802</v>
+        <v>815</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>803</v>
+        <v>816</v>
       </c>
       <c r="D222" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E222" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F222" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>804</v>
+        <v>817</v>
       </c>
       <c r="H222" t="s">
-        <v>805</v>
+        <v>818</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>806</v>
+        <v>819</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>807</v>
+        <v>399</v>
       </c>
       <c r="D223" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E223" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F223" t="s">
-        <v>322</v>
+        <v>13</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>808</v>
+        <v>820</v>
       </c>
       <c r="H223" t="s">
-        <v>809</v>
+        <v>821</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>810</v>
+        <v>822</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>811</v>
+        <v>403</v>
       </c>
       <c r="D224" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E224" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F224" t="s">
-        <v>322</v>
+        <v>22</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>812</v>
+        <v>823</v>
       </c>
       <c r="H224" t="s">
-        <v>813</v>
+        <v>824</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>814</v>
+        <v>825</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>815</v>
+        <v>407</v>
       </c>
       <c r="D225" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E225" t="s">
-        <v>452</v>
+        <v>532</v>
+      </c>
+      <c r="F225" t="s">
+        <v>51</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>816</v>
+        <v>826</v>
       </c>
       <c r="H225" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>819</v>
+        <v>411</v>
       </c>
       <c r="D226" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E226" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F226" t="s">
-        <v>322</v>
+        <v>51</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>820</v>
+        <v>829</v>
       </c>
       <c r="H226" t="s">
-        <v>821</v>
+        <v>830</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>822</v>
+        <v>831</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>823</v>
+        <v>415</v>
       </c>
       <c r="D227" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E227" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F227" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>824</v>
+        <v>832</v>
       </c>
       <c r="H227" t="s">
-        <v>825</v>
+        <v>833</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>826</v>
+        <v>834</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>827</v>
+        <v>419</v>
       </c>
       <c r="D228" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E228" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F228" t="s">
-        <v>383</v>
+        <v>322</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>828</v>
+        <v>835</v>
       </c>
       <c r="H228" t="s">
-        <v>829</v>
+        <v>836</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>830</v>
+        <v>837</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>831</v>
+        <v>423</v>
       </c>
       <c r="D229" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E229" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F229" t="s">
-        <v>51</v>
+        <v>322</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>832</v>
+        <v>838</v>
       </c>
       <c r="H229" t="s">
-        <v>833</v>
+        <v>839</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>835</v>
+        <v>427</v>
       </c>
       <c r="D230" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E230" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F230" t="s">
-        <v>51</v>
+        <v>322</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>836</v>
+        <v>841</v>
       </c>
       <c r="H230" t="s">
-        <v>837</v>
+        <v>842</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>838</v>
+        <v>843</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>839</v>
+        <v>431</v>
       </c>
       <c r="D231" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E231" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F231" t="s">
         <v>322</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="H231" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>843</v>
+        <v>435</v>
       </c>
       <c r="D232" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E232" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F232" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="H232" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>847</v>
+        <v>439</v>
       </c>
       <c r="D233" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E233" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F233" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="H233" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>851</v>
+        <v>443</v>
       </c>
       <c r="D234" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E234" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F234" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="H234" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>855</v>
+        <v>447</v>
       </c>
       <c r="D235" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E235" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F235" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>856</v>
       </c>
       <c r="H235" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
         <v>858</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
+        <v>451</v>
+      </c>
+      <c r="D236" t="s">
+        <v>531</v>
+      </c>
+      <c r="E236" t="s">
+        <v>532</v>
+      </c>
+      <c r="F236" t="s">
+        <v>383</v>
+      </c>
+      <c r="G236" s="1" t="s">
         <v>859</v>
       </c>
-      <c r="D236" t="s">
-[...8 lines deleted...]
-      <c r="G236" s="1" t="s">
+      <c r="H236" t="s">
         <v>860</v>
-      </c>
-[...1 lines deleted...]
-        <v>861</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
+        <v>861</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>455</v>
+      </c>
+      <c r="D237" t="s">
+        <v>531</v>
+      </c>
+      <c r="E237" t="s">
+        <v>532</v>
+      </c>
+      <c r="F237" t="s">
+        <v>51</v>
+      </c>
+      <c r="G237" s="1" t="s">
         <v>862</v>
       </c>
-      <c r="B237" t="s">
-[...2 lines deleted...]
-      <c r="C237" t="s">
+      <c r="H237" t="s">
         <v>863</v>
-      </c>
-[...10 lines deleted...]
-        <v>865</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>867</v>
+        <v>459</v>
       </c>
       <c r="D238" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E238" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F238" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>868</v>
+        <v>865</v>
       </c>
       <c r="H238" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>870</v>
+        <v>867</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>871</v>
+        <v>463</v>
       </c>
       <c r="D239" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E239" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F239" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
       <c r="H239" t="s">
-        <v>873</v>
+        <v>869</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>875</v>
+        <v>467</v>
       </c>
       <c r="D240" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E240" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F240" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
       <c r="H240" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>879</v>
+        <v>471</v>
       </c>
       <c r="D241" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E241" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F241" t="s">
-        <v>32</v>
+        <v>165</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
       <c r="H241" t="s">
-        <v>881</v>
+        <v>875</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>882</v>
+        <v>876</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>883</v>
+        <v>475</v>
       </c>
       <c r="D242" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E242" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F242" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>884</v>
+        <v>877</v>
       </c>
       <c r="H242" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>886</v>
+        <v>879</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>887</v>
+        <v>479</v>
       </c>
       <c r="D243" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E243" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F243" t="s">
-        <v>22</v>
+        <v>322</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>888</v>
+        <v>880</v>
       </c>
       <c r="H243" t="s">
-        <v>889</v>
+        <v>881</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>890</v>
+        <v>882</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>891</v>
+        <v>483</v>
       </c>
       <c r="D244" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E244" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F244" t="s">
-        <v>383</v>
+        <v>322</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>892</v>
+        <v>883</v>
       </c>
       <c r="H244" t="s">
-        <v>893</v>
+        <v>884</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>894</v>
+        <v>885</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>895</v>
+        <v>487</v>
       </c>
       <c r="D245" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E245" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>532</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>896</v>
+        <v>886</v>
       </c>
       <c r="H245" t="s">
-        <v>897</v>
+        <v>887</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>898</v>
+        <v>888</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>899</v>
+        <v>491</v>
       </c>
       <c r="D246" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E246" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F246" t="s">
-        <v>13</v>
+        <v>322</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>900</v>
+        <v>889</v>
       </c>
       <c r="H246" t="s">
-        <v>901</v>
+        <v>890</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>902</v>
+        <v>891</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>903</v>
+        <v>495</v>
       </c>
       <c r="D247" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E247" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F247" t="s">
-        <v>322</v>
+        <v>27</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>904</v>
+        <v>892</v>
       </c>
       <c r="H247" t="s">
-        <v>905</v>
+        <v>893</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>906</v>
+        <v>894</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>907</v>
+        <v>499</v>
       </c>
       <c r="D248" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E248" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F248" t="s">
-        <v>322</v>
+        <v>383</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>908</v>
+        <v>895</v>
       </c>
       <c r="H248" t="s">
-        <v>909</v>
+        <v>896</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>910</v>
+        <v>897</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>911</v>
+        <v>503</v>
       </c>
       <c r="D249" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E249" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F249" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>832</v>
+        <v>898</v>
       </c>
       <c r="H249" t="s">
-        <v>912</v>
+        <v>899</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>913</v>
+        <v>900</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>914</v>
+        <v>507</v>
       </c>
       <c r="D250" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E250" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F250" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>915</v>
+        <v>901</v>
       </c>
       <c r="H250" t="s">
-        <v>916</v>
+        <v>902</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>917</v>
+        <v>903</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>918</v>
+        <v>511</v>
       </c>
       <c r="D251" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E251" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F251" t="s">
-        <v>22</v>
+        <v>322</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>919</v>
+        <v>904</v>
       </c>
       <c r="H251" t="s">
-        <v>920</v>
+        <v>905</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>921</v>
+        <v>906</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>922</v>
+        <v>515</v>
       </c>
       <c r="D252" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E252" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F252" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>923</v>
+        <v>907</v>
       </c>
       <c r="H252" t="s">
-        <v>924</v>
+        <v>908</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>925</v>
+        <v>909</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>926</v>
+        <v>519</v>
       </c>
       <c r="D253" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E253" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F253" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>927</v>
+        <v>910</v>
       </c>
       <c r="H253" t="s">
-        <v>928</v>
+        <v>911</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>929</v>
+        <v>912</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>930</v>
+        <v>523</v>
       </c>
       <c r="D254" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E254" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F254" t="s">
         <v>22</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>931</v>
+        <v>913</v>
       </c>
       <c r="H254" t="s">
-        <v>932</v>
+        <v>914</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>933</v>
+        <v>915</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>934</v>
+        <v>527</v>
       </c>
       <c r="D255" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E255" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F255" t="s">
-        <v>383</v>
+        <v>22</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>935</v>
+        <v>916</v>
       </c>
       <c r="H255" t="s">
-        <v>936</v>
+        <v>917</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>937</v>
+        <v>918</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>938</v>
+        <v>919</v>
       </c>
       <c r="D256" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E256" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F256" t="s">
-        <v>383</v>
+        <v>51</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>939</v>
+        <v>920</v>
       </c>
       <c r="H256" t="s">
-        <v>936</v>
+        <v>921</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>940</v>
+        <v>922</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>941</v>
+        <v>923</v>
       </c>
       <c r="D257" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E257" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>532</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>942</v>
+        <v>924</v>
       </c>
       <c r="H257" t="s">
-        <v>943</v>
+        <v>925</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>944</v>
+        <v>926</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>945</v>
+        <v>927</v>
       </c>
       <c r="D258" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E258" t="s">
-        <v>452</v>
+        <v>532</v>
       </c>
       <c r="F258" t="s">
         <v>22</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="H258" t="s">
-        <v>947</v>
+        <v>929</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>948</v>
+        <v>930</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>10</v>
+        <v>931</v>
       </c>
       <c r="D259" t="s">
-        <v>949</v>
+        <v>531</v>
       </c>
       <c r="E259" t="s">
-        <v>950</v>
+        <v>532</v>
       </c>
       <c r="F259" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>951</v>
+        <v>932</v>
       </c>
       <c r="H259" t="s">
-        <v>952</v>
+        <v>933</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>953</v>
+        <v>934</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>17</v>
+        <v>935</v>
       </c>
       <c r="D260" t="s">
-        <v>949</v>
+        <v>531</v>
       </c>
       <c r="E260" t="s">
-        <v>950</v>
+        <v>532</v>
       </c>
       <c r="F260" t="s">
         <v>22</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>954</v>
+        <v>936</v>
       </c>
       <c r="H260" t="s">
-        <v>955</v>
+        <v>937</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>956</v>
+        <v>938</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>21</v>
+        <v>939</v>
       </c>
       <c r="D261" t="s">
-        <v>949</v>
+        <v>531</v>
       </c>
       <c r="E261" t="s">
-        <v>950</v>
+        <v>532</v>
       </c>
       <c r="F261" t="s">
-        <v>165</v>
+        <v>32</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>957</v>
+        <v>940</v>
       </c>
       <c r="H261" t="s">
-        <v>958</v>
+        <v>941</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>959</v>
+        <v>942</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>26</v>
+        <v>943</v>
       </c>
       <c r="D262" t="s">
-        <v>949</v>
+        <v>531</v>
       </c>
       <c r="E262" t="s">
-        <v>950</v>
+        <v>532</v>
       </c>
       <c r="F262" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>960</v>
+        <v>944</v>
       </c>
       <c r="H262" t="s">
-        <v>961</v>
+        <v>945</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>962</v>
+        <v>946</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>31</v>
+        <v>947</v>
       </c>
       <c r="D263" t="s">
+        <v>531</v>
+      </c>
+      <c r="E263" t="s">
+        <v>532</v>
+      </c>
+      <c r="F263" t="s">
+        <v>22</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="H263" t="s">
         <v>949</v>
-      </c>
-[...10 lines deleted...]
-        <v>964</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>965</v>
+        <v>950</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>36</v>
+        <v>951</v>
       </c>
       <c r="D264" t="s">
-        <v>949</v>
+        <v>531</v>
       </c>
       <c r="E264" t="s">
-        <v>950</v>
+        <v>532</v>
       </c>
       <c r="F264" t="s">
-        <v>542</v>
+        <v>383</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>966</v>
+        <v>952</v>
       </c>
       <c r="H264" t="s">
-        <v>967</v>
+        <v>953</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>968</v>
+        <v>954</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>41</v>
+        <v>955</v>
       </c>
       <c r="D265" t="s">
-        <v>949</v>
+        <v>531</v>
       </c>
       <c r="E265" t="s">
-        <v>950</v>
+        <v>532</v>
       </c>
       <c r="F265" t="s">
-        <v>22</v>
+        <v>383</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>969</v>
+        <v>956</v>
       </c>
       <c r="H265" t="s">
-        <v>970</v>
+        <v>957</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>971</v>
+        <v>958</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>45</v>
+        <v>959</v>
       </c>
       <c r="D266" t="s">
-        <v>949</v>
+        <v>531</v>
       </c>
       <c r="E266" t="s">
-        <v>950</v>
+        <v>532</v>
       </c>
       <c r="F266" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>972</v>
+        <v>960</v>
       </c>
       <c r="H266" t="s">
-        <v>973</v>
+        <v>961</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>974</v>
+        <v>962</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>50</v>
+        <v>963</v>
       </c>
       <c r="D267" t="s">
-        <v>949</v>
+        <v>531</v>
       </c>
       <c r="E267" t="s">
-        <v>950</v>
+        <v>532</v>
       </c>
       <c r="F267" t="s">
-        <v>27</v>
+        <v>322</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>975</v>
+        <v>964</v>
       </c>
       <c r="H267" t="s">
-        <v>976</v>
+        <v>965</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>977</v>
+        <v>966</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>59</v>
+        <v>967</v>
       </c>
       <c r="D268" t="s">
-        <v>949</v>
+        <v>531</v>
       </c>
       <c r="E268" t="s">
-        <v>950</v>
+        <v>532</v>
       </c>
       <c r="F268" t="s">
-        <v>22</v>
+        <v>322</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>978</v>
+        <v>968</v>
       </c>
       <c r="H268" t="s">
-        <v>979</v>
+        <v>969</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>980</v>
+        <v>970</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>67</v>
+        <v>971</v>
       </c>
       <c r="D269" t="s">
-        <v>949</v>
+        <v>531</v>
       </c>
       <c r="E269" t="s">
-        <v>950</v>
+        <v>532</v>
       </c>
       <c r="F269" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>981</v>
+        <v>898</v>
       </c>
       <c r="H269" t="s">
-        <v>982</v>
+        <v>972</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>983</v>
+        <v>973</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>75</v>
+        <v>974</v>
       </c>
       <c r="D270" t="s">
-        <v>949</v>
+        <v>531</v>
       </c>
       <c r="E270" t="s">
-        <v>950</v>
+        <v>532</v>
       </c>
       <c r="F270" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>984</v>
+        <v>975</v>
       </c>
       <c r="H270" t="s">
-        <v>985</v>
+        <v>976</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>986</v>
+        <v>977</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>79</v>
+        <v>978</v>
       </c>
       <c r="D271" t="s">
-        <v>949</v>
+        <v>531</v>
       </c>
       <c r="E271" t="s">
-        <v>950</v>
+        <v>532</v>
+      </c>
+      <c r="F271" t="s">
+        <v>22</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>987</v>
+        <v>979</v>
       </c>
       <c r="H271" t="s">
-        <v>988</v>
+        <v>980</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>989</v>
+        <v>981</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>83</v>
+        <v>982</v>
       </c>
       <c r="D272" t="s">
-        <v>949</v>
+        <v>531</v>
       </c>
       <c r="E272" t="s">
-        <v>950</v>
+        <v>532</v>
       </c>
       <c r="F272" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>990</v>
+        <v>983</v>
       </c>
       <c r="H272" t="s">
-        <v>991</v>
+        <v>984</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>992</v>
+        <v>985</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>87</v>
+        <v>986</v>
       </c>
       <c r="D273" t="s">
-        <v>949</v>
+        <v>531</v>
       </c>
       <c r="E273" t="s">
-        <v>950</v>
+        <v>532</v>
       </c>
       <c r="F273" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>993</v>
+        <v>987</v>
       </c>
       <c r="H273" t="s">
-        <v>994</v>
+        <v>988</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>91</v>
+        <v>990</v>
       </c>
       <c r="D274" t="s">
-        <v>949</v>
+        <v>531</v>
       </c>
       <c r="E274" t="s">
-        <v>950</v>
+        <v>532</v>
       </c>
       <c r="F274" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>996</v>
+        <v>991</v>
       </c>
       <c r="H274" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>998</v>
+        <v>993</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>95</v>
+        <v>994</v>
       </c>
       <c r="D275" t="s">
-        <v>949</v>
+        <v>531</v>
       </c>
       <c r="E275" t="s">
-        <v>950</v>
+        <v>532</v>
       </c>
       <c r="F275" t="s">
-        <v>13</v>
+        <v>383</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
       <c r="H275" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>99</v>
+        <v>998</v>
       </c>
       <c r="D276" t="s">
-        <v>949</v>
+        <v>531</v>
       </c>
       <c r="E276" t="s">
-        <v>950</v>
+        <v>532</v>
       </c>
       <c r="F276" t="s">
-        <v>46</v>
+        <v>383</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
       <c r="H276" t="s">
-        <v>1003</v>
+        <v>996</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>107</v>
+        <v>1001</v>
       </c>
       <c r="D277" t="s">
-        <v>949</v>
+        <v>531</v>
       </c>
       <c r="E277" t="s">
-        <v>950</v>
+        <v>532</v>
       </c>
       <c r="F277" t="s">
-        <v>13</v>
+        <v>165</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
       <c r="H277" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D278" t="s">
+        <v>531</v>
+      </c>
+      <c r="E278" t="s">
+        <v>532</v>
+      </c>
+      <c r="F278" t="s">
+        <v>22</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H278" t="s">
         <v>1007</v>
-      </c>
-[...19 lines deleted...]
-        <v>1009</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D279" t="s">
+        <v>531</v>
+      </c>
+      <c r="E279" t="s">
+        <v>532</v>
+      </c>
+      <c r="F279" t="s">
+        <v>22</v>
+      </c>
+      <c r="G279" s="1" t="s">
         <v>1010</v>
       </c>
-      <c r="B279" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H279" t="s">
-        <v>1012</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D280" t="s">
+        <v>531</v>
+      </c>
+      <c r="E280" t="s">
+        <v>532</v>
+      </c>
+      <c r="F280" t="s">
+        <v>22</v>
+      </c>
+      <c r="G280" s="1" t="s">
         <v>1013</v>
       </c>
-      <c r="B280" t="s">
-[...14 lines deleted...]
-      <c r="G280" s="1" t="s">
+      <c r="H280" t="s">
         <v>1014</v>
-      </c>
-[...1 lines deleted...]
-        <v>1015</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
         <v>1016</v>
       </c>
-      <c r="B281" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D281" t="s">
-        <v>949</v>
+        <v>531</v>
       </c>
       <c r="E281" t="s">
-        <v>950</v>
+        <v>532</v>
       </c>
       <c r="F281" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="H281" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
         <v>1019</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>10</v>
+        <v>1020</v>
       </c>
       <c r="D282" t="s">
-        <v>1020</v>
+        <v>531</v>
       </c>
       <c r="E282" t="s">
+        <v>532</v>
+      </c>
+      <c r="F282" t="s">
+        <v>22</v>
+      </c>
+      <c r="G282" s="1" t="s">
         <v>1021</v>
       </c>
-      <c r="F282" t="s">
+      <c r="H282" t="s">
         <v>1022</v>
-      </c>
-[...4 lines deleted...]
-        <v>1024</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D283" t="s">
+        <v>531</v>
+      </c>
+      <c r="E283" t="s">
+        <v>532</v>
+      </c>
+      <c r="F283" t="s">
+        <v>383</v>
+      </c>
+      <c r="G283" s="1" t="s">
         <v>1025</v>
       </c>
-      <c r="B283" t="s">
-[...14 lines deleted...]
-      <c r="G283" s="1" t="s">
+      <c r="H283" t="s">
         <v>1026</v>
-      </c>
-[...1 lines deleted...]
-        <v>1027</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
         <v>1028</v>
       </c>
-      <c r="B284" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D284" t="s">
-        <v>1020</v>
+        <v>531</v>
       </c>
       <c r="E284" t="s">
-        <v>1021</v>
+        <v>532</v>
       </c>
       <c r="F284" t="s">
-        <v>1022</v>
+        <v>51</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="H284" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
         <v>1031</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>26</v>
+        <v>1032</v>
       </c>
       <c r="D285" t="s">
-        <v>1020</v>
+        <v>531</v>
       </c>
       <c r="E285" t="s">
-        <v>1021</v>
+        <v>532</v>
       </c>
       <c r="F285" t="s">
-        <v>1022</v>
+        <v>46</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="H285" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>31</v>
+        <v>1036</v>
       </c>
       <c r="D286" t="s">
-        <v>1020</v>
+        <v>531</v>
       </c>
       <c r="E286" t="s">
-        <v>1021</v>
+        <v>532</v>
       </c>
       <c r="F286" t="s">
-        <v>1022</v>
+        <v>13</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="H286" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>36</v>
+        <v>1040</v>
       </c>
       <c r="D287" t="s">
-        <v>1020</v>
+        <v>531</v>
       </c>
       <c r="E287" t="s">
-        <v>1021</v>
+        <v>532</v>
       </c>
       <c r="F287" t="s">
-        <v>1022</v>
+        <v>37</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="H287" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>41</v>
+        <v>1044</v>
       </c>
       <c r="D288" t="s">
-        <v>1020</v>
+        <v>531</v>
       </c>
       <c r="E288" t="s">
-        <v>1021</v>
+        <v>532</v>
       </c>
       <c r="F288" t="s">
-        <v>1022</v>
+        <v>165</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
       <c r="H288" t="s">
-        <v>1042</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1043</v>
+        <v>1047</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>45</v>
+        <v>1048</v>
       </c>
       <c r="D289" t="s">
-        <v>1020</v>
+        <v>531</v>
       </c>
       <c r="E289" t="s">
-        <v>1021</v>
+        <v>532</v>
       </c>
       <c r="F289" t="s">
-        <v>1022</v>
+        <v>27</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="H289" t="s">
-        <v>1045</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1046</v>
+        <v>1051</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>50</v>
+        <v>1052</v>
       </c>
       <c r="D290" t="s">
-        <v>1020</v>
+        <v>531</v>
       </c>
       <c r="E290" t="s">
-        <v>1021</v>
+        <v>532</v>
       </c>
       <c r="F290" t="s">
-        <v>1022</v>
+        <v>51</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1047</v>
+        <v>1053</v>
       </c>
       <c r="H290" t="s">
-        <v>1048</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1049</v>
+        <v>1055</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>55</v>
+        <v>1056</v>
       </c>
       <c r="D291" t="s">
-        <v>1020</v>
+        <v>531</v>
       </c>
       <c r="E291" t="s">
-        <v>1021</v>
+        <v>532</v>
       </c>
       <c r="F291" t="s">
-        <v>1022</v>
+        <v>51</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1050</v>
+        <v>898</v>
       </c>
       <c r="H291" t="s">
-        <v>1051</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1052</v>
+        <v>1058</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>59</v>
+        <v>1059</v>
       </c>
       <c r="D292" t="s">
-        <v>1020</v>
+        <v>531</v>
       </c>
       <c r="E292" t="s">
-        <v>1021</v>
+        <v>532</v>
       </c>
       <c r="F292" t="s">
-        <v>1022</v>
+        <v>622</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1053</v>
+        <v>1060</v>
       </c>
       <c r="H292" t="s">
-        <v>1054</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1055</v>
+        <v>1062</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="D293" t="s">
-        <v>1020</v>
+        <v>1063</v>
       </c>
       <c r="E293" t="s">
-        <v>1021</v>
+        <v>1064</v>
       </c>
       <c r="F293" t="s">
-        <v>1022</v>
+        <v>13</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="H293" t="s">
-        <v>1057</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1058</v>
+        <v>1067</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="D294" t="s">
-        <v>1020</v>
+        <v>1063</v>
       </c>
       <c r="E294" t="s">
-        <v>1021</v>
+        <v>1064</v>
       </c>
       <c r="F294" t="s">
-        <v>1022</v>
+        <v>22</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1059</v>
+        <v>1068</v>
       </c>
       <c r="H294" t="s">
-        <v>1060</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1061</v>
+        <v>1070</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="D295" t="s">
-        <v>1020</v>
+        <v>1063</v>
       </c>
       <c r="E295" t="s">
-        <v>1021</v>
+        <v>1064</v>
       </c>
       <c r="F295" t="s">
-        <v>1022</v>
+        <v>165</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1062</v>
+        <v>1071</v>
       </c>
       <c r="H295" t="s">
-        <v>1063</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>26</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E296" t="s">
         <v>1064</v>
       </c>
-      <c r="B296" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F296" t="s">
-        <v>1022</v>
+        <v>46</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1065</v>
+        <v>1074</v>
       </c>
       <c r="H296" t="s">
-        <v>1066</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1067</v>
+        <v>1076</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="D297" t="s">
-        <v>1020</v>
+        <v>1063</v>
       </c>
       <c r="E297" t="s">
-        <v>1021</v>
+        <v>1064</v>
       </c>
       <c r="F297" t="s">
-        <v>1022</v>
+        <v>27</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1068</v>
+        <v>1077</v>
       </c>
       <c r="H297" t="s">
-        <v>1069</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="D298" t="s">
-        <v>1020</v>
+        <v>1063</v>
       </c>
       <c r="E298" t="s">
-        <v>1021</v>
+        <v>1064</v>
       </c>
       <c r="F298" t="s">
-        <v>1022</v>
+        <v>622</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1071</v>
+        <v>1080</v>
       </c>
       <c r="H298" t="s">
-        <v>1072</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1073</v>
+        <v>1082</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>87</v>
+        <v>41</v>
       </c>
       <c r="D299" t="s">
-        <v>1020</v>
+        <v>1063</v>
       </c>
       <c r="E299" t="s">
-        <v>1021</v>
+        <v>1064</v>
       </c>
       <c r="F299" t="s">
-        <v>1022</v>
+        <v>22</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1074</v>
+        <v>1083</v>
       </c>
       <c r="H299" t="s">
-        <v>1075</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1076</v>
+        <v>1085</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D300" t="s">
-        <v>1077</v>
+        <v>1063</v>
       </c>
       <c r="E300" t="s">
-        <v>1078</v>
+        <v>1064</v>
       </c>
       <c r="F300" t="s">
-        <v>1079</v>
+        <v>22</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="H300" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="D301" t="s">
-        <v>1077</v>
+        <v>1063</v>
       </c>
       <c r="E301" t="s">
-        <v>1078</v>
+        <v>1064</v>
       </c>
       <c r="F301" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>832</v>
+        <v>1089</v>
       </c>
       <c r="H301" t="s">
-        <v>1083</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1084</v>
+        <v>1091</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="D302" t="s">
-        <v>1077</v>
+        <v>1063</v>
       </c>
       <c r="E302" t="s">
-        <v>1078</v>
+        <v>1064</v>
       </c>
       <c r="F302" t="s">
-        <v>383</v>
+        <v>22</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1085</v>
+        <v>1092</v>
       </c>
       <c r="H302" t="s">
-        <v>1086</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1087</v>
+        <v>1094</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="D303" t="s">
-        <v>1077</v>
+        <v>1063</v>
       </c>
       <c r="E303" t="s">
-        <v>1078</v>
+        <v>1064</v>
       </c>
       <c r="F303" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1088</v>
+        <v>1095</v>
       </c>
       <c r="H303" t="s">
-        <v>1089</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1090</v>
+        <v>1097</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="D304" t="s">
-        <v>1091</v>
+        <v>1063</v>
       </c>
       <c r="E304" t="s">
-        <v>1092</v>
+        <v>1064</v>
       </c>
       <c r="F304" t="s">
-        <v>1022</v>
+        <v>22</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1093</v>
+        <v>1098</v>
       </c>
       <c r="H304" t="s">
-        <v>1094</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1095</v>
+        <v>1100</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="D305" t="s">
-        <v>1091</v>
+        <v>1063</v>
       </c>
       <c r="E305" t="s">
-        <v>1092</v>
-[...2 lines deleted...]
-        <v>1022</v>
+        <v>1064</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1096</v>
+        <v>1101</v>
       </c>
       <c r="H305" t="s">
-        <v>1097</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1098</v>
+        <v>1103</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="D306" t="s">
-        <v>1099</v>
+        <v>1063</v>
       </c>
       <c r="E306" t="s">
-        <v>1100</v>
+        <v>1064</v>
       </c>
       <c r="F306" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="H306" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>17</v>
+        <v>87</v>
       </c>
       <c r="D307" t="s">
-        <v>1099</v>
+        <v>1063</v>
       </c>
       <c r="E307" t="s">
-        <v>1100</v>
+        <v>1064</v>
       </c>
       <c r="F307" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="H307" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="D308" t="s">
-        <v>1099</v>
+        <v>1063</v>
       </c>
       <c r="E308" t="s">
-        <v>1100</v>
+        <v>1064</v>
       </c>
       <c r="F308" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
       <c r="H308" t="s">
-        <v>1108</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>26</v>
+        <v>95</v>
       </c>
       <c r="D309" t="s">
-        <v>1099</v>
+        <v>1063</v>
       </c>
       <c r="E309" t="s">
-        <v>1100</v>
+        <v>1064</v>
+      </c>
+      <c r="F309" t="s">
+        <v>13</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="H309" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="D310" t="s">
-        <v>1113</v>
+        <v>1063</v>
       </c>
       <c r="E310" t="s">
-        <v>1114</v>
+        <v>1064</v>
       </c>
       <c r="F310" t="s">
-        <v>1115</v>
+        <v>46</v>
       </c>
       <c r="G310" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="H310" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
         <v>1118</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>17</v>
+        <v>107</v>
       </c>
       <c r="D311" t="s">
-        <v>1113</v>
+        <v>1063</v>
       </c>
       <c r="E311" t="s">
-        <v>1114</v>
+        <v>1064</v>
       </c>
       <c r="F311" t="s">
+        <v>13</v>
+      </c>
+      <c r="G311" s="1" t="s">
         <v>1119</v>
       </c>
-      <c r="G311" s="1" t="s">
+      <c r="H311" t="s">
         <v>1120</v>
-      </c>
-[...1 lines deleted...]
-        <v>1121</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>111</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F312" t="s">
+        <v>383</v>
+      </c>
+      <c r="G312" s="1" t="s">
         <v>1122</v>
       </c>
-      <c r="B312" t="s">
-[...14 lines deleted...]
-      <c r="G312" s="1" t="s">
+      <c r="H312" t="s">
         <v>1123</v>
-      </c>
-[...1 lines deleted...]
-        <v>1124</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>115</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E313" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F313" t="s">
+        <v>13</v>
+      </c>
+      <c r="G313" s="1" t="s">
         <v>1125</v>
       </c>
-      <c r="B313" t="s">
-[...14 lines deleted...]
-      <c r="G313" s="1" t="s">
+      <c r="H313" t="s">
         <v>1126</v>
-      </c>
-[...1 lines deleted...]
-        <v>1127</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>119</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F314" t="s">
+        <v>46</v>
+      </c>
+      <c r="G314" s="1" t="s">
         <v>1128</v>
       </c>
-      <c r="B314" t="s">
-[...14 lines deleted...]
-      <c r="G314" s="1" t="s">
+      <c r="H314" t="s">
         <v>1129</v>
-      </c>
-[...1 lines deleted...]
-        <v>1130</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>123</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E315" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F315" t="s">
+        <v>46</v>
+      </c>
+      <c r="G315" s="1" t="s">
         <v>1131</v>
       </c>
-      <c r="B315" t="s">
-[...2 lines deleted...]
-      <c r="C315" t="s">
+      <c r="H315" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>127</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E316" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F316" t="s">
+        <v>46</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>131</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F317" t="s">
+        <v>51</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>135</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F318" t="s">
+        <v>51</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>139</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F319" t="s">
+        <v>46</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>143</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F320" t="s">
+        <v>46</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>10</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F321" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>17</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F322" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>21</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F323" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>26</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F324" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>31</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F325" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
         <v>36</v>
       </c>
-      <c r="D315" t="s">
-[...12 lines deleted...]
-        <v>1133</v>
+      <c r="D326" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F326" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>41</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F327" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>45</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F328" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>50</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F329" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>55</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F330" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>59</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F331" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>63</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F332" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>67</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F333" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>71</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F334" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>75</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F335" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>79</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F336" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>83</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F337" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>87</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F338" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>91</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F339" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>95</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F340" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>99</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E341" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F341" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>103</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E342" t="s">
+        <v>1149</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>107</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F343" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>111</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F344" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>115</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E345" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F345" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>119</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F346" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>123</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E347" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F347" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>127</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E348" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F348" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>131</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E349" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F349" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>135</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E350" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F350" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>139</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F351" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>10</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E352" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F352" t="s">
+        <v>1244</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>17</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E353" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F353" t="s">
+        <v>22</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>21</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F354" t="s">
+        <v>383</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>26</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E355" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F355" t="s">
+        <v>13</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>31</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F356" t="s">
+        <v>160</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>10</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E357" t="s">
+        <v>1260</v>
+      </c>
+      <c r="F357" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>17</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1260</v>
+      </c>
+      <c r="F358" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>21</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1260</v>
+      </c>
+      <c r="F359" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>10</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E360" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F360" t="s">
+        <v>51</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>17</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F361" t="s">
+        <v>51</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>21</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E362" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F362" t="s">
+        <v>51</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>26</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E363" t="s">
+        <v>1271</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>31</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E364" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F364" t="s">
+        <v>383</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>36</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E365" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F365" t="s">
+        <v>46</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>41</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E366" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F366" t="s">
+        <v>46</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>10</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E367" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F367" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>17</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E368" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F368" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>21</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E369" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F369" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>26</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E370" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F370" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>31</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E371" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F371" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>36</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E372" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F372" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>41</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E373" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F373" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>45</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E374" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F374" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>50</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E375" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F375" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>55</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E376" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F376" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>59</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E377" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F377" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>63</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E378" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F378" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>67</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E379" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F379" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>71</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E380" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F380" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1337</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -12272,50 +14575,115 @@
     <hyperlink ref="G291" r:id="rId290"/>
     <hyperlink ref="G292" r:id="rId291"/>
     <hyperlink ref="G293" r:id="rId292"/>
     <hyperlink ref="G294" r:id="rId293"/>
     <hyperlink ref="G295" r:id="rId294"/>
     <hyperlink ref="G296" r:id="rId295"/>
     <hyperlink ref="G297" r:id="rId296"/>
     <hyperlink ref="G298" r:id="rId297"/>
     <hyperlink ref="G299" r:id="rId298"/>
     <hyperlink ref="G300" r:id="rId299"/>
     <hyperlink ref="G301" r:id="rId300"/>
     <hyperlink ref="G302" r:id="rId301"/>
     <hyperlink ref="G303" r:id="rId302"/>
     <hyperlink ref="G304" r:id="rId303"/>
     <hyperlink ref="G305" r:id="rId304"/>
     <hyperlink ref="G306" r:id="rId305"/>
     <hyperlink ref="G307" r:id="rId306"/>
     <hyperlink ref="G308" r:id="rId307"/>
     <hyperlink ref="G309" r:id="rId308"/>
     <hyperlink ref="G310" r:id="rId309"/>
     <hyperlink ref="G311" r:id="rId310"/>
     <hyperlink ref="G312" r:id="rId311"/>
     <hyperlink ref="G313" r:id="rId312"/>
     <hyperlink ref="G314" r:id="rId313"/>
     <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>